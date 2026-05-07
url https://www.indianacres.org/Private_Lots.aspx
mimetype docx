--- v0 (2025-12-16)
+++ v1 (2026-05-07)
@@ -93,113 +93,111 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>FOR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>SALE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> LIST</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="716CCF1F" w14:textId="6A6468D6" w:rsidR="00804A4E" w:rsidRPr="0006754A" w:rsidRDefault="006D4881">
+    <w:p w14:paraId="716CCF1F" w14:textId="556A9CC6" w:rsidR="00804A4E" w:rsidRPr="0006754A" w:rsidRDefault="002A5967">
       <w:pPr>
         <w:spacing w:before="35"/>
         <w:ind w:left="2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0006754A">
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:spacing w:val="-8"/>
+          <w:spacing w:val="-7"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>DECEMBER</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>APRIL</w:t>
       </w:r>
       <w:r w:rsidR="00BB1ACC" w:rsidRPr="0006754A">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BB1ACC" w:rsidRPr="0006754A">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>2025</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00D11E90">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7652CDD2" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="26"/>
         <w:ind w:right="1"/>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>Must</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>apply</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -379,80 +377,80 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>at</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>540-582-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>6314.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="67" w:type="dxa"/>
+        <w:tblInd w:w="-185" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1347"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="5371"/>
+        <w:gridCol w:w="1440"/>
+        <w:gridCol w:w="1684"/>
+        <w:gridCol w:w="1149"/>
+        <w:gridCol w:w="2027"/>
+        <w:gridCol w:w="5040"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00804A4E" w14:paraId="2F1754FF" w14:textId="77777777" w:rsidTr="0097516B">
+      <w:tr w:rsidR="00804A4E" w14:paraId="2F1754FF" w14:textId="77777777" w:rsidTr="006C5FD8">
         <w:trPr>
           <w:trHeight w:val="273"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1347" w:type="dxa"/>
+            <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="76F23AE4" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>GLEN</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
@@ -460,396 +458,545 @@
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>LOT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1529" w:type="dxa"/>
+            <w:tcW w:w="1684" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="45CA2C8C" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>PRICE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1441" w:type="dxa"/>
+            <w:tcW w:w="1149" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="781BCA1A" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>LAST</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>NAME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1712" w:type="dxa"/>
+            <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5D254014" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>TELEPHONE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5371" w:type="dxa"/>
+            <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="79182A2F" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>DESCRIPTION</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C7DDD" w14:paraId="050C27B6" w14:textId="77777777" w:rsidTr="0097516B">
+      <w:tr w:rsidR="003A2DAD" w14:paraId="582064DD" w14:textId="77777777" w:rsidTr="006C5FD8">
         <w:trPr>
           <w:trHeight w:val="273"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1347" w:type="dxa"/>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A7E4A22" w14:textId="41B047E5" w:rsidR="003A2DAD" w:rsidRPr="003A2DAD" w:rsidRDefault="003A2DAD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2DAD">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2/33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1684" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29EEB938" w14:textId="286913B4" w:rsidR="003A2DAD" w:rsidRPr="003A2DAD" w:rsidRDefault="003A2DAD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2DAD">
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$28,000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> OBO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46445C08" w14:textId="7AF07E3C" w:rsidR="003A2DAD" w:rsidRPr="003A2DAD" w:rsidRDefault="003A2DAD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2DAD">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Thompson</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="478B6BB5" w14:textId="7B3B63E3" w:rsidR="003A2DAD" w:rsidRPr="003A2DAD" w:rsidRDefault="003A2DAD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2DAD">
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>1-540-538-7280</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AAEA166" w14:textId="77777777" w:rsidR="003A2DAD" w:rsidRDefault="003A2DAD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comes with 2 BR camper, very nice sunroom and a covered deck. Completely covered w/ metal roof, 2026 Dues paid in full. Corner Lot </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4AAFDF90" w14:textId="728609D8" w:rsidR="0054454E" w:rsidRPr="003A2DAD" w:rsidRDefault="0054454E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C7DDD" w14:paraId="050C27B6" w14:textId="77777777" w:rsidTr="006C5FD8">
+        <w:trPr>
+          <w:trHeight w:val="273"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D0FD681" w14:textId="01901651" w:rsidR="006C7DDD" w:rsidRPr="006C7DDD" w:rsidRDefault="006C7DDD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C7DDD">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>2/64</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1529" w:type="dxa"/>
+            <w:tcW w:w="1684" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="73A5020E" w14:textId="7FCFA209" w:rsidR="006C7DDD" w:rsidRPr="006C7DDD" w:rsidRDefault="006C7DDD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C7DDD">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>$22,000-$24,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1441" w:type="dxa"/>
+            <w:tcW w:w="1149" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1C4CC235" w14:textId="09792E45" w:rsidR="006C7DDD" w:rsidRPr="006C7DDD" w:rsidRDefault="006C7DDD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C7DDD">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Langhorne</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1712" w:type="dxa"/>
+            <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="47C32D1E" w14:textId="4D0232D7" w:rsidR="006C7DDD" w:rsidRPr="006C7DDD" w:rsidRDefault="006C7DDD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C7DDD">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>804-655-8349</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5371" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="25A6A4C7" w14:textId="64603DB5" w:rsidR="006C7DDD" w:rsidRPr="006C7DDD" w:rsidRDefault="006C7DDD">
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E02E1AB" w14:textId="77777777" w:rsidR="006C7DDD" w:rsidRDefault="006C7DDD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C7DDD">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Ca</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">talina Model #C=243RBSLE Body Travel Trailer 2018 Color Gray. The Lot has detachable Deck…Also Included in the lot is Extra Wood. Due to </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>unforsen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> circumstances it will a great vacation Lot Across the street from the Lake…The lot need some tender loving care. The lot can also be sold without the RV Price Negotiable for Lot Only.</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="25A6A4C7" w14:textId="64603DB5" w:rsidR="0054454E" w:rsidRPr="006C7DDD" w:rsidRDefault="0054454E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00804A4E" w14:paraId="2F5751B8" w14:textId="77777777" w:rsidTr="0097516B">
+      <w:tr w:rsidR="00804A4E" w14:paraId="2F5751B8" w14:textId="77777777" w:rsidTr="006C5FD8">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1347" w:type="dxa"/>
+            <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7F434B8D" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>2/71</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1529" w:type="dxa"/>
+            <w:tcW w:w="1684" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="53B65E7A" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>$44,900</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1441" w:type="dxa"/>
+            <w:tcW w:w="1149" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="16534AB6" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Hollister</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1712" w:type="dxa"/>
+            <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1465DA2C" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>804-426-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>6099</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5371" w:type="dxa"/>
+            <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="226F8A5A" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104" w:right="192"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>2015</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
@@ -1042,12430 +1189,11985 @@
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>washer</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>dryer, large screened in porch and deck and 120 sq ft shed. New</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C1B534C" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+          <w:p w14:paraId="4DFCE77A" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="187" w:lineRule="exact"/>
               <w:ind w:left="104"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>flooring</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>throughout.</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="2C1B534C" w14:textId="77777777" w:rsidR="0054454E" w:rsidRDefault="0054454E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="187" w:lineRule="exact"/>
+              <w:ind w:left="104"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00526D58" w14:paraId="41789FA8" w14:textId="77777777" w:rsidTr="0097516B">
+      <w:tr w:rsidR="00804A4E" w14:paraId="6E7780BB" w14:textId="77777777" w:rsidTr="006C5FD8">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43E6C1C8" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2/239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1684" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06A4E981" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$8,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F9EB727" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Blackwell</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06E54357" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>804-928-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>6698</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="245510F0" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Near</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Sportclub</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>shooting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>range</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00804A4E" w14:paraId="3A6D6F19" w14:textId="77777777" w:rsidTr="006C5FD8">
+        <w:trPr>
+          <w:trHeight w:val="366"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="799272F3" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="207" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2/246</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1684" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0250DF93" w14:textId="6102133A" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="207" w:lineRule="exact"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$7</w:t>
+            </w:r>
+            <w:r w:rsidR="001D51DA">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="739DB14A" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="207" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>DaSilva</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03A74825" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="207" w:lineRule="exact"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>407-723-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>6220</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="438758FB" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="207" w:lineRule="exact"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Marcio</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0083101B" w14:paraId="267CA8E6" w14:textId="77777777" w:rsidTr="006C5FD8">
+        <w:trPr>
+          <w:trHeight w:val="513"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08F5D62D" w14:textId="0027456A" w:rsidR="0083101B" w:rsidRDefault="0083101B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="207" w:lineRule="exact"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2/296</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1684" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A26354B" w14:textId="07D27450" w:rsidR="0083101B" w:rsidRDefault="0083101B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="207" w:lineRule="exact"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$40,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06D759E3" w14:textId="337B2419" w:rsidR="0083101B" w:rsidRDefault="0083101B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="207" w:lineRule="exact"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Lemes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="305A2866" w14:textId="77777777" w:rsidR="0083101B" w:rsidRDefault="0083101B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="207" w:lineRule="exact"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">301-547-5449 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EA01290" w14:textId="63C8FB36" w:rsidR="0083101B" w:rsidRDefault="0083101B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="207" w:lineRule="exact"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>(Text me)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61A9F71F" w14:textId="08EB2A27" w:rsidR="0083101B" w:rsidRDefault="0083101B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="207" w:lineRule="exact"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2007 Holiday Rambler Presidential RV, 11.6 m (38 ft), fifth wheel, with washer and dryer. Large lot on paved street next to the bathroom, cozy outdoor deck with 65” TV, gourmet kitchen, jacuzzi and beautiful outdoor fireplace seating over 10 people. Also includes a 2009 Tomberlin 48w golf cart with new lithium battery. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId5" w:history="1">
+              <w:r w:rsidR="0054454E" w:rsidRPr="00790007">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:spacing w:val="-2"/>
+                  <w:sz w:val="18"/>
+                </w:rPr>
+                <w:t>renatanoel@hotmail.com</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="2DF4E186" w14:textId="3B0523A9" w:rsidR="0054454E" w:rsidRDefault="0054454E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="207" w:lineRule="exact"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00804A4E" w14:paraId="3BEA7FFD" w14:textId="77777777" w:rsidTr="006C5FD8">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="134BEABA" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2/316</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1684" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62789079" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$12,000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>OBO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="464B66EC" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Adriazola</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55B833F7" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>703-598-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>0025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1179A5A7" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Large</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2-tiered</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>riverfront</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>lot.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Graveled</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>cleared.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Quiet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>glen near bathhouse.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16AE6878" w14:textId="77777777" w:rsidR="0054454E" w:rsidRDefault="0054454E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F61B5" w14:paraId="0C988076" w14:textId="77777777" w:rsidTr="006C5FD8">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59E4535B" w14:textId="1D012807" w:rsidR="006F61B5" w:rsidRDefault="006F61B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2/ 322&amp;323</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1684" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="275EB2F6" w14:textId="5974C569" w:rsidR="006F61B5" w:rsidRDefault="006F61B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$12,500 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>ea</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> OBO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7704463B" w14:textId="5C562428" w:rsidR="006F61B5" w:rsidRDefault="006F61B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Meyer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A072E7B" w14:textId="55A7FB13" w:rsidR="006F61B5" w:rsidRDefault="006F61B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>540-621-9320</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="328E696F" w14:textId="77777777" w:rsidR="006F61B5" w:rsidRDefault="006F61B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PO Riverfront lots. Camper ready, cleared, graveled. Chairs, hammock and chiminea convey. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="008F1801" w14:textId="37F29F05" w:rsidR="0054454E" w:rsidRDefault="0054454E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B114D" w14:paraId="3C257036" w14:textId="77777777" w:rsidTr="006C5FD8">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AAB16CA" w14:textId="3B2A6C33" w:rsidR="000B114D" w:rsidRDefault="000B114D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2/337 &amp; 338</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1684" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40963CB1" w14:textId="167A35FF" w:rsidR="000B114D" w:rsidRDefault="000B114D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$12,000 for both or $6,000 each</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EA32F0F" w14:textId="01F2FDDD" w:rsidR="000B114D" w:rsidRDefault="000B114D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Jackson</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35514DB5" w14:textId="689F8592" w:rsidR="000B114D" w:rsidRDefault="000B114D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>540-287-2927</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01D44D72" w14:textId="77777777" w:rsidR="000B114D" w:rsidRDefault="000B114D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Riverfront campground property in a quiet setting, conveniently located near the bathhouse and sporting club. Ready for you to make it your own. Two waterfront side-by-side lots available-purchase together or separately for added flexibility. Perfect for relaxing, customizing, and enjoying campground living. Dues paid for 2026. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B1EEAE1" w14:textId="75B25282" w:rsidR="0054454E" w:rsidRDefault="0054454E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00804A4E" w14:paraId="718031EF" w14:textId="77777777" w:rsidTr="006C5FD8">
+        <w:trPr>
+          <w:trHeight w:val="621"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E3CCFD3" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2/395</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1684" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DFD8CFE" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$18,750</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3316E715" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Horn</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10ABDF62" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>434-987-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>0960</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CA56268" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Citation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>30ft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Large</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Slideout</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>1-Bedroom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2-Bunk</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Beds,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F5FA354" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Large</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Shed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>w/Roll</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>up</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Door</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Near</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Large</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Lake,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Near</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Sportsman Club, Low Traffic No Thru Rd, Covered Porch</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FBD0546" w14:textId="77777777" w:rsidR="0054454E" w:rsidRDefault="0054454E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00804A4E" w14:paraId="3A13204A" w14:textId="77777777" w:rsidTr="006C5FD8">
+        <w:trPr>
+          <w:trHeight w:val="1034"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78157282" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>3/208</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1684" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69D6EE1E" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$20,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7579EFB4" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Allman</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61EDC16D" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>540-671-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>8914</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7922684F" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glen 3 - Lot 208 For Sale! $20,000 Beautiful water view of the big lake! This lot comes with a camper, tiki bar, fire pit, picnic table, string lights and </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>trex</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> deck! Dues are paid for the season!</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38088640" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Camper</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Jay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Flight</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Baja</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>195RB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>that</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>sleeps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>leaks and AC works great! Everything sold as is.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FB68CF" w14:paraId="3377FDCD" w14:textId="77777777" w:rsidTr="006C5FD8">
+        <w:trPr>
+          <w:trHeight w:val="1034"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34230EF9" w14:textId="54FDE936" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>3/214</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1684" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40022519" w14:textId="3DD1C71C" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$14,500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D56043A" w14:textId="14C11B96" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Craigue</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57ECFE3C" w14:textId="3C46FB79" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>703-969-5818</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39E2237B" w14:textId="60FE9367" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2011-27 ft Puma Bunkhouse (2 sets bunk beds) &amp; Queen Master Bedroom. Good condition. Included shed, golf cart, fire pit. 2026 dues paid. Close to bath house. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003A2DAD" w14:paraId="01AF6199" w14:textId="77777777" w:rsidTr="006C5FD8">
+        <w:trPr>
+          <w:trHeight w:val="1034"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37D8CFE0" w14:textId="24E200AA" w:rsidR="003A2DAD" w:rsidRDefault="003A2DAD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>4/51</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1684" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13AB9A8C" w14:textId="489B9CA3" w:rsidR="003A2DAD" w:rsidRDefault="003A2DAD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$65,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39549BFD" w14:textId="0B8FA26E" w:rsidR="003A2DAD" w:rsidRDefault="003A2DAD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Thompson</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DF11C69" w14:textId="6EFC0CA8" w:rsidR="003A2DAD" w:rsidRDefault="003A2DAD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>540-538-7280</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A8837CE" w14:textId="77777777" w:rsidR="003A2DAD" w:rsidRDefault="003A2DAD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Large lakefront lot on BIG lake. Park Model camper two sheds, dock, must see to appreciate. 2026 Dues paid in full</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25DBF0BE" w14:textId="23333C3C" w:rsidR="0054454E" w:rsidRDefault="0054454E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F170B0" w14:paraId="14E96EA5" w14:textId="77777777" w:rsidTr="006C5FD8">
+        <w:trPr>
+          <w:trHeight w:val="366"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="667B5E25" w14:textId="35C17884" w:rsidR="00F170B0" w:rsidRDefault="00F170B0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>4/89 &amp; 90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1684" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25D792A0" w14:textId="26FF91F3" w:rsidR="00F170B0" w:rsidRDefault="00F170B0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$20,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A20CE27" w14:textId="170EA7A9" w:rsidR="00F170B0" w:rsidRDefault="00F170B0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Rose</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="379199B1" w14:textId="53B83AD8" w:rsidR="00F170B0" w:rsidRDefault="00F170B0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>540-840-5238</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67C1E7E0" w14:textId="053B5A29" w:rsidR="00F170B0" w:rsidRDefault="00F170B0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2 Lots, One shed, 1 screen room, fence/facing main road</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00804A4E" w14:paraId="37E13753" w14:textId="77777777" w:rsidTr="006C5FD8">
+        <w:trPr>
+          <w:trHeight w:val="1036"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58B49389" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>4/338</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1684" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="228CD5E0" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$35,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FF5AEEC" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Mathis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F443E38" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>571-229-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>0625</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E4613A0" w14:textId="508C16B0" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC" w:rsidP="00DB147B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Graveled lot with practically new 8x10 shed, picnic table. 2015 Cruiser RV in good condition and </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>underpinned.Great</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> location across</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>from</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>bathhouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>year</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>round,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>near</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>big</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>lake.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Club</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Car electric</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>golf cart in great condition with accessories.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Must see</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB147B">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>ppreciate!</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="094BB165" w14:textId="77777777" w:rsidR="0054454E" w:rsidRDefault="0054454E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="187" w:lineRule="exact"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF4A73" w14:paraId="7752A35E" w14:textId="77777777" w:rsidTr="006C5FD8">
+        <w:trPr>
+          <w:trHeight w:val="1036"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E8E2018" w14:textId="0395AF00" w:rsidR="00DF4A73" w:rsidRDefault="00DF4A73">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>4/362 &amp; 363</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1684" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D7216D1" w14:textId="1247C52D" w:rsidR="00DF4A73" w:rsidRDefault="00DF4A73">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$22,000 OBO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CE2463D" w14:textId="2CB6D9A0" w:rsidR="00DF4A73" w:rsidRDefault="00DF4A73">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>DiNenna</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="035649CA" w14:textId="77777777" w:rsidR="00DF4A73" w:rsidRDefault="00DF4A73">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>1-703-200-3940</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FAD64CF" w14:textId="62947FB5" w:rsidR="00DF4A73" w:rsidRDefault="00DF4A73">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>1-757-746-3573</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DD83FE7" w14:textId="2C6D2103" w:rsidR="00800A14" w:rsidRDefault="00DF4A73">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Big Lake Pocahontas across the street-Water</w:t>
+            </w:r>
+            <w:r w:rsidR="00800A14">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>views! Glen 4. Just cleared, graded, and graveled</w:t>
+            </w:r>
+            <w:r w:rsidR="00800A14">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>! Two side by side, large lots. 60 Amps of power. Just needs your camper. Lot 363 dues paid. Lot 362 paid through 3</w:t>
+            </w:r>
+            <w:r w:rsidR="00800A14" w:rsidRPr="00800A14">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>rd</w:t>
+            </w:r>
+            <w:r w:rsidR="00800A14">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> quarter.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="037E4582" w14:textId="77777777" w:rsidR="00DF4A73" w:rsidRDefault="00800A14">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Turn key ready! </w:t>
+            </w:r>
+            <w:r w:rsidR="00DF4A73">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A011A16" w14:textId="5C185476" w:rsidR="0054454E" w:rsidRDefault="0054454E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB0ABA" w14:paraId="7C49FB9B" w14:textId="77777777" w:rsidTr="006C5FD8">
+        <w:trPr>
+          <w:trHeight w:val="1036"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BB85320" w14:textId="7A336779" w:rsidR="00EB0ABA" w:rsidRDefault="00EB0ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>5/27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1684" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0959BB89" w14:textId="7963B098" w:rsidR="00EB0ABA" w:rsidRDefault="00EB0ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$10,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="527C2021" w14:textId="0B1287C1" w:rsidR="00EB0ABA" w:rsidRDefault="00EB0ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Spencer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EE97604" w14:textId="12C3F1E1" w:rsidR="00EB0ABA" w:rsidRDefault="00EB0ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>410-459-5794</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D616419" w14:textId="7E193DCD" w:rsidR="00EB0ABA" w:rsidRDefault="00EB0ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Gigantic lot 40x180 located in Glen 5 from bath house</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE066A" w14:paraId="6D37A227" w14:textId="77777777" w:rsidTr="006C5FD8">
+        <w:trPr>
+          <w:trHeight w:val="609"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="513B222D" w14:textId="4C9AD4A1" w:rsidR="00AE066A" w:rsidRDefault="00AE066A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>5/68</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1684" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="649B07C4" w14:textId="021963C7" w:rsidR="00AE066A" w:rsidRDefault="00AE066A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$6,500.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A85C7DD" w14:textId="0C1808DA" w:rsidR="00AE066A" w:rsidRDefault="00AE066A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Woodward</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CBB2564" w14:textId="77777777" w:rsidR="00AE066A" w:rsidRDefault="00AE066A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>804-994-1495 or</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69514512" w14:textId="1FCF5748" w:rsidR="00AE066A" w:rsidRDefault="00AE066A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>804-994-4088</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DD3B0EF" w14:textId="3894B5A8" w:rsidR="00AE066A" w:rsidRDefault="00AE066A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Large Cleared Lot 3,800 sq ft. Mostly graveled. Right across from year round bathroom.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00804A4E" w14:paraId="413B0940" w14:textId="77777777" w:rsidTr="006C5FD8">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1347" w:type="dxa"/>
-[...3 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56143781" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>5/201</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1684" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60A22D39" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$16,000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>OBO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48ADC9FC" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Spain-Watkins Spain</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E2AA010" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>301-233-</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>2798</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="544B65A5" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>42ft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>trailer,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>shed,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>deck</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>2/247,224,225</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="43325D2B" w14:textId="5DAAD69F" w:rsidR="00526D58" w:rsidRDefault="00526D58">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>trailer,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>separate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>deck</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>fenced</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>lot. Nice size lot. All dues paid up until Nov 2025 very loving neighbors short stroll to the very clean bath house, kitchen,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B2AA2E3" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="187" w:lineRule="exact"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>dining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>area,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>full</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>bathroom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>living</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>room</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>will</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>sleep</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>6-8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>people.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B8750FE" w14:textId="77777777" w:rsidR="0054454E" w:rsidRDefault="0054454E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="187" w:lineRule="exact"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003A2DAD" w14:paraId="590D0F81" w14:textId="77777777" w:rsidTr="006C5FD8">
+        <w:trPr>
+          <w:trHeight w:val="654"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="733CE268" w14:textId="3165A23C" w:rsidR="003A2DAD" w:rsidRDefault="003A2DAD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>5/291</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1684" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58D2D225" w14:textId="77777777" w:rsidR="003A2DAD" w:rsidRDefault="003A2DAD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
-                <w:spacing w:val="-2"/>
-[...37 lines deleted...]
-          <w:p w14:paraId="2174102E" w14:textId="7229C961" w:rsidR="00526D58" w:rsidRDefault="00526D58">
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$70,000 or </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01C6AF17" w14:textId="023F7E09" w:rsidR="003A2DAD" w:rsidRDefault="003A2DAD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$55,000 w/o trailer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E37A9D9" w14:textId="7FA23DF3" w:rsidR="003A2DAD" w:rsidRDefault="003A2DAD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Thompson</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="787BAEEA" w14:textId="790D3A80" w:rsidR="003A2DAD" w:rsidRDefault="003A2DAD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>1-912-445-1426</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="7C9D815C" w14:textId="2E1A3106" w:rsidR="00526D58" w:rsidRDefault="00526D58">
+              <w:t>540-538-7280</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BF249FC" w14:textId="2F400EFF" w:rsidR="003A2DAD" w:rsidRDefault="003A2DAD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="104" w:right="192"/>
-[...9 lines deleted...]
-              <w:t>We have 3 lots, cleared and ready to enjoy!</w:t>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Nice waterfront lot on BIG lake, comes with golf cart shed, Great view down the lake. 2026 Dues paid in full</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00804A4E" w14:paraId="6E7780BB" w14:textId="77777777" w:rsidTr="0097516B">
+      <w:tr w:rsidR="00B9566A" w14:paraId="00FDE5D3" w14:textId="77777777" w:rsidTr="006C5FD8">
+        <w:trPr>
+          <w:trHeight w:val="654"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53BC7C8B" w14:textId="30A54BE0" w:rsidR="00B9566A" w:rsidRDefault="00B9566A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>5/385 &amp; 386</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1684" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0102C2CE" w14:textId="75D973AE" w:rsidR="00B9566A" w:rsidRDefault="00B9566A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$55,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61F8184C" w14:textId="70F0AA02" w:rsidR="00B9566A" w:rsidRDefault="00B9566A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Harrison</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05C9160C" w14:textId="198B883B" w:rsidR="00B9566A" w:rsidRDefault="00B9566A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>804-339-4932</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E5F81A9" w14:textId="2144A14F" w:rsidR="00B9566A" w:rsidRDefault="00B9566A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Two lots camper gas golf cart Big Shed in front of boat landing on big lake  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FB68CF" w14:paraId="47AA26BB" w14:textId="77777777" w:rsidTr="006C5FD8">
+        <w:trPr>
+          <w:trHeight w:val="654"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44EB05D2" w14:textId="10AE3DA6" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>6/228 &amp; 229</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1684" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="074B1A37" w14:textId="1E7123B2" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$12,000 OBO for both lots</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67396A0C" w14:textId="38C0E7CB" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Herring</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20A645CC" w14:textId="4A3EE4D8" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>623-340-6592</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25D06B1E" w14:textId="31DF4D69" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2 Extra Large cleared lots. Walking distance to all your bathhouse. Walking distance to PO River &amp; Nature Trail. Quiet area of campground. Backed by woods for privacy.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FB68CF" w14:paraId="5A6474F5" w14:textId="77777777" w:rsidTr="006C5FD8">
+        <w:trPr>
+          <w:trHeight w:val="537"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B18734A" w14:textId="7B80EDB5" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>6/264 &amp; 265</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1684" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="440B9747" w14:textId="102B46DD" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$12,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BB75DE1" w14:textId="7078331D" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Black</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14994779" w14:textId="290A93D1" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>757-681-1393</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5757B26A" w14:textId="7D7C29EE" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Nice River Lots, cleared, nice shade trees, screened building. Dues paid through Oct 2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FB68CF" w14:paraId="60714543" w14:textId="77777777" w:rsidTr="006C5FD8">
+        <w:trPr>
+          <w:trHeight w:val="537"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C879365" w14:textId="1C6BFCA5" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>7/142</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1684" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="082E67BB" w14:textId="0B3FEEEE" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$40,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="774E22D5" w14:textId="411B4A8C" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Booker</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B9B4489" w14:textId="26447067" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>619-829-2518</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EA0F8AF" w14:textId="49BF73DA" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Cleared corner lot with 2018 32ft Forest River Wildwood 32BHDS camper (outside kitchen, new grill, bunk room) Great condition.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C600E" w14:paraId="6AAC8397" w14:textId="77777777" w:rsidTr="006C5FD8">
+        <w:trPr>
+          <w:trHeight w:val="537"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B95D1F2" w14:textId="6E484A87" w:rsidR="009C600E" w:rsidRDefault="009C600E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>8/53</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1684" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DA3F8EC" w14:textId="73164909" w:rsidR="009C600E" w:rsidRDefault="009C600E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$55,000 OBO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66913E90" w14:textId="6E57FE6B" w:rsidR="009C600E" w:rsidRDefault="009C600E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Thompson</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D1A096E" w14:textId="08351536" w:rsidR="009C600E" w:rsidRDefault="009C600E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>540-538-7280</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AE8A91D" w14:textId="07996087" w:rsidR="009C600E" w:rsidRDefault="009C600E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Nice lake lot w dock. Comes with nice room, deck and large shed. Newly built outdoor kitchen, new stools, refrigerator, grill &amp; bar. 2026 dues paid in full.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00804A4E" w14:paraId="2719A5E9" w14:textId="77777777" w:rsidTr="006C5FD8">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1347" w:type="dxa"/>
-[...21 lines deleted...]
-          <w:p w14:paraId="06A4E981" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="022153A4" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>8/152</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1684" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53926B48" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>$8,000</w:t>
-[...27 lines deleted...]
-          <w:p w14:paraId="06E54357" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+              <w:t>$25,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="332A858C" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Cambosos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="015214EB" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>804-928-</w:t>
+              <w:t>301-787-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>6698</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="245510F0" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+              <w:t>5394</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44F932AB" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Near</w:t>
+              <w:t>Selling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>RV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>lot.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00526D58" w14:paraId="5ABDD539" w14:textId="77777777" w:rsidTr="006C5FD8">
+        <w:trPr>
+          <w:trHeight w:val="672"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5401D806" w14:textId="71A3B4F9" w:rsidR="00526D58" w:rsidRDefault="00526D58">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>9/19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1684" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65C9371E" w14:textId="38E7F134" w:rsidR="00526D58" w:rsidRDefault="00526D58">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$30,000 OBO W/Camper; $12,000 without camper</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73546B0A" w14:textId="5D026725" w:rsidR="00526D58" w:rsidRDefault="00526D58">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Price</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="089B431E" w14:textId="7B6F2F7B" w:rsidR="00526D58" w:rsidRDefault="00526D58">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>1-202-210-6467</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="476A7957" w14:textId="5593B041" w:rsidR="00526D58" w:rsidRDefault="00526D58">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Perfect Flat Lot Directly Next to Comfort Station</w:t>
+            </w:r>
+            <w:r w:rsidR="00CD55B2">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00804A4E" w14:paraId="14A89505" w14:textId="77777777" w:rsidTr="006C5FD8">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DA40FA0" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>9/103</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1684" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79F86156" w14:textId="2C6A097F" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidR="00734DF9">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00734DF9">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48BB15E1" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Mullins</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C433978" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>703-639-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>7517</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A009D8A" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Flat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>lot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>line,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>bath</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>house</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>right</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>around</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>corner.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00804A4E" w14:paraId="434F62AE" w14:textId="77777777" w:rsidTr="006C5FD8">
+        <w:trPr>
+          <w:trHeight w:val="621"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2269AB26" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>9/131</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>&amp;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>132</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1684" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AD78B79" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$17,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A0E836A" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Bryant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29D446E9" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>202-321-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>0927</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FB12479" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Turn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>key</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>trailer,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>cleared</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>gravel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>lots,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>across</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>from</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>comfort</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01123194" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>house.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Shed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>rubber</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>maid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>included.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Trailer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>has</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>new roof w/ bottom enclosure. Good condition; no work needed.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59D108E7" w14:textId="77777777" w:rsidR="009262E4" w:rsidRDefault="009262E4">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00314459" w14:paraId="30A6DA28" w14:textId="77777777" w:rsidTr="006C5FD8">
+        <w:trPr>
+          <w:trHeight w:val="402"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FB00911" w14:textId="10E2B479" w:rsidR="00314459" w:rsidRDefault="00314459">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>9/248</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1684" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F58BDE6" w14:textId="2E6C3A72" w:rsidR="00314459" w:rsidRDefault="00314459">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$1,500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A79E99D" w14:textId="30824445" w:rsidR="00314459" w:rsidRDefault="00314459">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Morales</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2203E356" w14:textId="6AA6ECEE" w:rsidR="00314459" w:rsidRDefault="00314459">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>240-281-3399</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A350FAB" w14:textId="6F08A1E1" w:rsidR="008E406C" w:rsidRDefault="00314459" w:rsidP="006C5FD8">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Great size lot in secluded location</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00261950" w14:paraId="0CF6B2C0" w14:textId="77777777" w:rsidTr="006C5FD8">
+        <w:trPr>
+          <w:trHeight w:val="834"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16979ECC" w14:textId="60179324" w:rsidR="00261950" w:rsidRDefault="00261950">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>9/265</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1684" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51B3ABF6" w14:textId="74F04515" w:rsidR="00261950" w:rsidRDefault="00261950">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$6</w:t>
+            </w:r>
+            <w:r w:rsidR="009262E4">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74D8CA84" w14:textId="5B860C0A" w:rsidR="00261950" w:rsidRDefault="00261950">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Granderson</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BDE151A" w14:textId="43EF3F64" w:rsidR="00261950" w:rsidRDefault="00261950">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>1-804-317-8456</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51DC56B1" w14:textId="48D699E5" w:rsidR="009262E4" w:rsidRDefault="00261950" w:rsidP="00022145">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Recently cleared corner lot (4,619 sq ft) Located directly across from “The Nature Trail”.</w:t>
+            </w:r>
+            <w:r w:rsidR="008E1376">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Includes a 40ft ’86 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>Sportclub</w:t>
+            <w:r w:rsidR="008E1376">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Londonaire</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...30 lines deleted...]
-              <w:t>range</w:t>
+            <w:r w:rsidR="008E1376">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5</w:t>
+            </w:r>
+            <w:r w:rsidR="008E1376" w:rsidRPr="008E1376">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r w:rsidR="008E1376">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wheel RV +10 by 10 Metal Shed –Sold As Is. Dues and Taxes paid thru 2025. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00804A4E" w14:paraId="3A6D6F19" w14:textId="77777777" w:rsidTr="0097516B">
+      <w:tr w:rsidR="003A2DAD" w14:paraId="2DF9DB7A" w14:textId="77777777" w:rsidTr="006C5FD8">
         <w:trPr>
           <w:trHeight w:val="513"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1347" w:type="dxa"/>
-[...25 lines deleted...]
-              <w:spacing w:line="207" w:lineRule="exact"/>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="014A4506" w14:textId="4D495A40" w:rsidR="003A2DAD" w:rsidRDefault="003A2DAD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>10/14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1684" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1946B78C" w14:textId="74EF3EF8" w:rsidR="003A2DAD" w:rsidRDefault="003A2DAD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...39 lines deleted...]
-              <w:spacing w:line="207" w:lineRule="exact"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$28,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48FC2A76" w14:textId="7882B505" w:rsidR="003A2DAD" w:rsidRDefault="003A2DAD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Thompson</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CF5C37B" w14:textId="3F0287BE" w:rsidR="003A2DAD" w:rsidRDefault="003A2DAD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="106"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...25 lines deleted...]
-              <w:spacing w:line="207" w:lineRule="exact"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>540-538-7280</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B58EFF1" w14:textId="43E8FEE1" w:rsidR="003A2DAD" w:rsidRDefault="003A2DAD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-2"/>
-[...2 lines deleted...]
-              <w:t>Marcio</w:t>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Comes with two sheds, on main road, large fireplace, carport over whole camper</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0083101B" w14:paraId="267CA8E6" w14:textId="77777777" w:rsidTr="0097516B">
+      <w:tr w:rsidR="00FB68CF" w14:paraId="255D31D2" w14:textId="77777777" w:rsidTr="006C5FD8">
         <w:trPr>
           <w:trHeight w:val="513"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1347" w:type="dxa"/>
-[...26 lines deleted...]
-              <w:spacing w:line="207" w:lineRule="exact"/>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0776FA33" w14:textId="03D214FF" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>10/18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1684" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A692FC5" w14:textId="352A3BE3" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>$40,000</w:t>
-[...32 lines deleted...]
-              <w:spacing w:line="207" w:lineRule="exact"/>
+              <w:t>$25,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="305A9014" w14:textId="723088ED" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Walker</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D561E51" w14:textId="655911F0" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">301-547-5449 </w:t>
-[...5 lines deleted...]
-              <w:spacing w:line="207" w:lineRule="exact"/>
+              <w:t>540-539-5365</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BD5D51B" w14:textId="410211AA" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2014 Wildwood Lodge camper 10x42, shed &amp; building along main road 25,000 Bulldog 300 UTV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE5D40" w14:paraId="2245E17F" w14:textId="77777777" w:rsidTr="006C5FD8">
+        <w:trPr>
+          <w:trHeight w:val="70"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56EFB325" w14:textId="77777777" w:rsidR="00D7139E" w:rsidRDefault="00D7139E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="711663B9" w14:textId="77777777" w:rsidR="00D7139E" w:rsidRDefault="00D7139E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2F0E9F36" w14:textId="44B86563" w:rsidR="00BE5D40" w:rsidRDefault="00BE5D40">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>10/36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1684" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="324AC66E" w14:textId="77777777" w:rsidR="00D7139E" w:rsidRDefault="00D7139E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3613892A" w14:textId="77777777" w:rsidR="00D7139E" w:rsidRDefault="00D7139E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5EFEA984" w14:textId="79AB2767" w:rsidR="00BE5D40" w:rsidRDefault="00BE5D40">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>$28,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DF0B5EE" w14:textId="77777777" w:rsidR="00D7139E" w:rsidRDefault="00D7139E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="33201EF0" w14:textId="77777777" w:rsidR="00D7139E" w:rsidRDefault="00D7139E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6ABA110E" w14:textId="76804D3D" w:rsidR="00BE5D40" w:rsidRDefault="00BE5D40">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Langhorne</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74E2F398" w14:textId="77777777" w:rsidR="00D7139E" w:rsidRDefault="00D7139E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...15 lines deleted...]
-              <w:spacing w:line="207" w:lineRule="exact"/>
+          </w:p>
+          <w:p w14:paraId="66B41D30" w14:textId="77777777" w:rsidR="00D7139E" w:rsidRDefault="00D7139E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7F2D39B2" w14:textId="41A80AD3" w:rsidR="00BE5D40" w:rsidRDefault="00BE5D40">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>843-467-6602</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CB543DE" w14:textId="77777777" w:rsidR="00D7139E" w:rsidRDefault="00D7139E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="104"/>
               <w:rPr>
-                <w:spacing w:val="-2"/>
-[...14 lines deleted...]
-              <w:spacing w:line="207" w:lineRule="exact"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3D64EAD9" w14:textId="77777777" w:rsidR="00D7139E" w:rsidRDefault="00D7139E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="104"/>
               <w:rPr>
-                <w:spacing w:val="-2"/>
-[...9 lines deleted...]
-            </w:r>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0D7FA89B" w14:textId="40F9775C" w:rsidR="00BE5D40" w:rsidRDefault="00BE5D40">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Trailer is finished with front </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>screened</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in porch, tin roof and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>awning added</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>. Sleeps 5-6 with furniture and heating/air. Features 2 rooms, a closet, living room, loft, kitchen and bathroom with shower. Spacious gravel lot with 12x16 shed with electricity, roll up garage door and golf cart also included. Located convenient to main road and bathhouse nearby. Property and contents sold as is.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="050B6C49" w14:textId="6C084D9E" w:rsidR="0054454E" w:rsidRDefault="0054454E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00804A4E" w14:paraId="3BEA7FFD" w14:textId="77777777" w:rsidTr="0097516B">
+      <w:tr w:rsidR="00526D58" w:rsidRPr="0054454E" w14:paraId="7F08BEEC" w14:textId="77777777" w:rsidTr="006C5FD8">
+        <w:trPr>
+          <w:trHeight w:val="513"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B9461E9" w14:textId="5AE5B277" w:rsidR="00526D58" w:rsidRPr="0054454E" w:rsidRDefault="00526D58">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0054454E">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>10/238</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1684" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="667D0E12" w14:textId="42E7785D" w:rsidR="00526D58" w:rsidRPr="0054454E" w:rsidRDefault="00526D58">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0054454E">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$25,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6691ADFD" w14:textId="259C9A2C" w:rsidR="00526D58" w:rsidRPr="0054454E" w:rsidRDefault="00526D58">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0054454E">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Foley</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DCCC0DC" w14:textId="194B5098" w:rsidR="00526D58" w:rsidRPr="0054454E" w:rsidRDefault="00526D58">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0054454E">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>1-804-919-4506</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="330FC516" w14:textId="689963EA" w:rsidR="00526D58" w:rsidRPr="0054454E" w:rsidRDefault="00526D58">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0054454E">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corner lot, deck, sunroom, workshop. Across the street from comfort station. 1996 Holiday Rambler sleeps six Ask for Sharon Skipper   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E406C" w14:paraId="2B1CC22F" w14:textId="77777777" w:rsidTr="006C5FD8">
+        <w:trPr>
+          <w:trHeight w:val="513"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B916AE0" w14:textId="4A2A6573" w:rsidR="008E406C" w:rsidRDefault="008E406C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>10/273</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1684" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04BDDFBB" w14:textId="2967F3F3" w:rsidR="008E406C" w:rsidRDefault="008E406C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$7,000 OBO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="033CBFEF" w14:textId="3D62514E" w:rsidR="008E406C" w:rsidRDefault="008E406C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Rose</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C9BF3BD" w14:textId="2DCB84C1" w:rsidR="008E406C" w:rsidRDefault="008E406C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>540-840-5238</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15E2712E" w14:textId="69231D17" w:rsidR="008E406C" w:rsidRDefault="008E406C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Corner Lot, graveled, ready to go</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F170B0" w14:paraId="062F3C79" w14:textId="77777777" w:rsidTr="006C5FD8">
+        <w:trPr>
+          <w:trHeight w:val="513"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16E030A5" w14:textId="13FBB969" w:rsidR="00F170B0" w:rsidRDefault="00F170B0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10/302 &amp; 303 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1684" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31B6DCE5" w14:textId="6F06E50D" w:rsidR="00F170B0" w:rsidRDefault="00F170B0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$20,000 OBO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F450473" w14:textId="7DA30CA3" w:rsidR="00F170B0" w:rsidRDefault="00F170B0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Rose</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25C87FA7" w14:textId="4F835263" w:rsidR="00F170B0" w:rsidRDefault="00F170B0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>1-540-840-5238</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17D5F546" w14:textId="33043A1A" w:rsidR="00F170B0" w:rsidRDefault="00F170B0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2 Lots, one shed, screen room on each lot</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00804A4E" w14:paraId="423062F6" w14:textId="77777777" w:rsidTr="006C5FD8">
+        <w:trPr>
+          <w:trHeight w:val="621"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BD9E0A9" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>11/2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1684" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="708CB52B" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$89,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="610F2389" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Green</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CD334C9" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>410-917-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>1167</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D9CB9B7" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Park</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>model</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>never</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>used.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>New</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>shed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>wired.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Attached</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C3377EE" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>enclosed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>porch</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>off</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>trailer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>ceiling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>fan.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Directly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>across</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>from Bath House.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="308D9240" w14:textId="77777777" w:rsidR="008E406C" w:rsidRDefault="008E406C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00804A4E" w14:paraId="7D6B0BC1" w14:textId="77777777" w:rsidTr="006C5FD8">
+        <w:trPr>
+          <w:trHeight w:val="70"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55515CAB" w14:textId="72E35C75" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>11/45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1684" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D5CFC24" w14:textId="7B18E03A" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$38,500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6341B9C2" w14:textId="3A1536E0" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Brown</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B8028A8" w14:textId="56A47AC8" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>304-261-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>8133</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FBB65CB" w14:textId="2B217B5B" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="208" w:lineRule="exact"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Sewer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>lot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>nice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>quiet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>glen.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Trees</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>cleared</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>new</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>gravel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>put down ready for a camper</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EA4A56D" w14:textId="77777777" w:rsidR="008E406C" w:rsidRDefault="008E406C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="208" w:lineRule="exact"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000E055D" w14:paraId="7479A7AF" w14:textId="77777777" w:rsidTr="006C5FD8">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1347" w:type="dxa"/>
-[...21 lines deleted...]
-          <w:p w14:paraId="62789079" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A2DF8C5" w14:textId="1CD5EADF" w:rsidR="000E055D" w:rsidRDefault="000E055D" w:rsidP="00743733">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidR="001E36A4">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>/75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1684" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60AD8232" w14:textId="77777777" w:rsidR="000E055D" w:rsidRDefault="000E055D" w:rsidP="00743733">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...45 lines deleted...]
-          <w:p w14:paraId="55B833F7" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$92,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B688FD4" w14:textId="77777777" w:rsidR="000E055D" w:rsidRDefault="000E055D" w:rsidP="00743733">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Riley</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7562A5C8" w14:textId="77777777" w:rsidR="000E055D" w:rsidRDefault="000E055D" w:rsidP="00743733">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>703-598-</w:t>
+              <w:t>336-382-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>0025</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="16AE6878" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+              <w:t>6300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="647EEDE7" w14:textId="77777777" w:rsidR="000E055D" w:rsidRDefault="000E055D" w:rsidP="00743733">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104" w:right="168"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Large</w:t>
+              <w:t>Lakefront</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>w/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Dock,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Sewage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Lot,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>40ft</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>2-tiered</w:t>
+              <w:t>Forest</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>riverfront</w:t>
-[...25 lines deleted...]
-              <w:t>Graveled</w:t>
+              <w:t>River</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>and</w:t>
-[...38 lines deleted...]
-              <w:t>glen near bathhouse.</w:t>
+              <w:t>Camper</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>next to beach and rec center</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F61B5" w14:paraId="0C988076" w14:textId="77777777" w:rsidTr="0097516B">
+      <w:tr w:rsidR="00D32806" w14:paraId="2D40807E" w14:textId="77777777" w:rsidTr="006C5FD8">
         <w:trPr>
-          <w:trHeight w:val="510"/>
+          <w:trHeight w:val="1752"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1347" w:type="dxa"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="275EB2F6" w14:textId="5974C569" w:rsidR="006F61B5" w:rsidRDefault="006F61B5">
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3818EC30" w14:textId="2DF7D65E" w:rsidR="00D32806" w:rsidRDefault="00D32806" w:rsidP="00743733">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>12/90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1684" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F29C195" w14:textId="68329BC1" w:rsidR="00D32806" w:rsidRDefault="00D32806" w:rsidP="00743733">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...49 lines deleted...]
-          <w:p w14:paraId="7A072E7B" w14:textId="55A7FB13" w:rsidR="006F61B5" w:rsidRDefault="006F61B5">
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidR="000758E2">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>59,555</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FF44A4A" w14:textId="55745343" w:rsidR="00D32806" w:rsidRDefault="00D32806" w:rsidP="00743733">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Cattaro</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09D2FEEF" w14:textId="7260FCD0" w:rsidR="00D32806" w:rsidRDefault="00D32806" w:rsidP="00743733">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>540-621-9320</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="008F1801" w14:textId="37F29F05" w:rsidR="006F61B5" w:rsidRDefault="006F61B5">
+              <w:t>(540)408-5305</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E8AC8A6" w14:textId="011B9365" w:rsidR="00D32806" w:rsidRDefault="00D32806" w:rsidP="00743733">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104" w:right="168"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">PO Riverfront lots. Camper ready, cleared, graveled. Chairs, hammock and chiminea convey. </w:t>
+              <w:t>WATERFRONT lot on the big lake (Pocahontas) for just $</w:t>
+            </w:r>
+            <w:r w:rsidR="000758E2">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>59,555</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">! Pristine 34 ft </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Sporttrek</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Touring Edition 343VBH camper that is move in ready. Includes an owner’s bathroom and additional separate half bath, Bunk room with enough beds for the whole family. Two fireplaces, one in main bedroom, one in living area. Outdoor kitchen with fridge, stove top, sink and TV! Camper, Outdoor Seating, swings, small dock, and golf cart included in </w:t>
+            </w:r>
+            <w:r w:rsidR="001D4412">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">price. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00804A4E" w14:paraId="718031EF" w14:textId="77777777" w:rsidTr="0097516B">
+      <w:tr w:rsidR="00804A4E" w14:paraId="5B7869DC" w14:textId="77777777" w:rsidTr="006C5FD8">
+        <w:trPr>
+          <w:trHeight w:val="433"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3609CE1C" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>13/432</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1684" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3134E59C" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$25,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5559588E" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Fox</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FA712FB" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>814-897-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>5067</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C9D87A5" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="2"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Lot,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Camper,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Shed,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Camper</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Jayco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Eagle,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>35ft Bunkhouse, Corner Lot, 10x12 Shed</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D91FB90" w14:textId="77777777" w:rsidR="00F224A9" w:rsidRDefault="00F224A9">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="2"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="27900765" w14:textId="77777777" w:rsidR="00F224A9" w:rsidRDefault="00F224A9">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="2"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE066A" w14:paraId="5307447C" w14:textId="77777777" w:rsidTr="006C5FD8">
+        <w:trPr>
+          <w:trHeight w:val="433"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60B8C526" w14:textId="2B59B152" w:rsidR="00AE066A" w:rsidRDefault="00AE066A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>13/502</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1684" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B701D78" w14:textId="515875B1" w:rsidR="00AE066A" w:rsidRDefault="00AE066A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$6,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="072761A9" w14:textId="3B512E0F" w:rsidR="00AE066A" w:rsidRDefault="00AE066A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Bhadel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CDA3470" w14:textId="5DFDEBE0" w:rsidR="00AE066A" w:rsidRDefault="00AE066A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>1-703-474-4171</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A1A6E54" w14:textId="05F54F66" w:rsidR="00AE066A" w:rsidRDefault="00AE066A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="2"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Lake view. Near by bathroom. Near from the clubhouse and TP as well.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00132524" w14:paraId="2A7F1B8B" w14:textId="77777777" w:rsidTr="006C5FD8">
+        <w:trPr>
+          <w:trHeight w:val="433"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0407E14D" w14:textId="409F2055" w:rsidR="00132524" w:rsidRDefault="00132524">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>14A/178 &amp; 179</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1684" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D5AF4C1" w14:textId="40F6276A" w:rsidR="00132524" w:rsidRDefault="00132524">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$30,000 OBO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="656C6947" w14:textId="1782B624" w:rsidR="00132524" w:rsidRDefault="00132524">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Swingler-Quivers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B0FA87B" w14:textId="46D48E50" w:rsidR="00132524" w:rsidRDefault="00132524">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>703-717-2276</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72BF286F" w14:textId="457193C6" w:rsidR="00132524" w:rsidRDefault="00132524">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="2"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$30,000 OBO w/ camper; $14,000 for both </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>lots</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> w/o camper; or $7,500 per lot if individually purchased. 2 Graveled Lots. Surveyed, currently winterized. Comes with 1 shed per lot. The yellow shed has a new roof. Trees are trimmed, lot blown of leaves and wires buried underground in protective PVC piping. Adorned w/ 24 ft KOALA </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>turn key</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> “camper for two”. Queen bed, futon &amp; 1 bathroom. Located on a very nice quiet street </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>w/ great neighbors</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Dues paid in full for 2026.  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE066A" w14:paraId="04FAEC16" w14:textId="77777777" w:rsidTr="006C5FD8">
+        <w:trPr>
+          <w:trHeight w:val="433"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63AFDD05" w14:textId="6C2F9753" w:rsidR="00AE066A" w:rsidRDefault="00AE066A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>14B/131</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1684" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CBF03D9" w14:textId="38867801" w:rsidR="00AE066A" w:rsidRDefault="00AE066A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$23,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77037F69" w14:textId="49F6890A" w:rsidR="00AE066A" w:rsidRDefault="00AE066A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Marchese</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C3BC86B" w14:textId="65C54318" w:rsidR="00AE066A" w:rsidRDefault="00AE066A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>1-202-845-0664</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C8492A6" w14:textId="79A79F74" w:rsidR="00AE066A" w:rsidRDefault="00AE066A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="2"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Screen porch, metal roof, Commercial Grade Black Rubber Roof on camper. New Self </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Frot</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Fridge.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB0ABA" w14:paraId="7D23D285" w14:textId="77777777" w:rsidTr="006C5FD8">
+        <w:trPr>
+          <w:trHeight w:val="433"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E0ECE06" w14:textId="3CF772FC" w:rsidR="00EB0ABA" w:rsidRDefault="00EB0ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>14B/159</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1684" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69027B91" w14:textId="7D8E4F3B" w:rsidR="00EB0ABA" w:rsidRDefault="00EB0ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$6,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F4B5D25" w14:textId="0A22263F" w:rsidR="00EB0ABA" w:rsidRDefault="00EB0ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Marshall</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29410466" w14:textId="0F847BC1" w:rsidR="00EB0ABA" w:rsidRDefault="00EB0ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>540-671-8012</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E527A1F" w14:textId="5BBD3A0C" w:rsidR="00EB0ABA" w:rsidRDefault="00EB0ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="2"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Cleared, leveled, Graveled lot with Shed.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003A2DAD" w14:paraId="512EFFAA" w14:textId="77777777" w:rsidTr="006C5FD8">
+        <w:trPr>
+          <w:trHeight w:val="433"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DC8876B" w14:textId="366C6B55" w:rsidR="003A2DAD" w:rsidRDefault="003A2DAD" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>14B/171</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1684" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10FFFE33" w14:textId="08AF1AE7" w:rsidR="003A2DAD" w:rsidRDefault="003A2DAD" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$37,000 OBO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47C7946A" w14:textId="5008BBED" w:rsidR="003A2DAD" w:rsidRDefault="003A2DAD" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Thompson</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E956E97" w14:textId="1AF23802" w:rsidR="003A2DAD" w:rsidRDefault="003A2DAD" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>1-540-538-7280</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B89703F" w14:textId="77777777" w:rsidR="003A2DAD" w:rsidRDefault="003A2DAD" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="2"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Newly graveled lake front lot, pad for camper, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55C066A7" w14:textId="43A4276E" w:rsidR="003A2DAD" w:rsidRDefault="003A2DAD" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="2"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2026 Dues paid in full</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C90ABA" w14:paraId="1184D867" w14:textId="77777777" w:rsidTr="006C5FD8">
+        <w:trPr>
+          <w:trHeight w:val="433"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62B0FFC2" w14:textId="77777777" w:rsidR="00F224A9" w:rsidRDefault="00F224A9" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2916408C" w14:textId="356961F4" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>14B/174</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1684" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E28980C" w14:textId="77777777" w:rsidR="00F224A9" w:rsidRDefault="00F224A9" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="55B70F27" w14:textId="6E646FF9" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$58,500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2805B484" w14:textId="77777777" w:rsidR="00F224A9" w:rsidRDefault="00F224A9" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6ACD3244" w14:textId="711F11F6" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Sinay</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C37E6C9" w14:textId="77777777" w:rsidR="00F224A9" w:rsidRDefault="00F224A9" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5D0E5882" w14:textId="49E22856" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>1-443-668-3960</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51021DEB" w14:textId="77777777" w:rsidR="00F224A9" w:rsidRDefault="00F224A9" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="2"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="253E0524" w14:textId="702AEEF6" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="2"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35 ft with 32’tip out; 40 ft waterfront lot, trailer cover, dock. Features/Highlights: Beautiful Forty (40) foot waterfront lot Lake with 2 bench 6’x10’ dock with TREX planking Shaded, lovely Rose of Sharon (Hibiscus) bushes, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>forsythais</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, hollies </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1343AEB4" w14:textId="77777777" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="2"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1982 Town &amp; Country 35 foot Park Model trailer, with full </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>tipour</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 32’ Electrically controlled IV antenna on high mast. Coleman Mach 3 power saver Air Conditioner installed 6/2018 Heavy Wooden steps front and rear </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A664C2C" w14:textId="2A514302" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="2"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10x40 Carolina Carports cover, with green end panels </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B114D" w14:paraId="1D529F8E" w14:textId="77777777" w:rsidTr="00D7139E">
+        <w:trPr>
+          <w:trHeight w:val="519"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="701986C6" w14:textId="36DFCA79" w:rsidR="000B114D" w:rsidRDefault="000B114D" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>14B/272</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1684" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E544694" w14:textId="72C777A3" w:rsidR="000B114D" w:rsidRDefault="000B114D" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$15,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22245DEE" w14:textId="211C8132" w:rsidR="000B114D" w:rsidRDefault="000B114D" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Farrell</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="683435D8" w14:textId="2E4A59A1" w:rsidR="000B114D" w:rsidRDefault="000B114D" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>540-226-5856</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36029D20" w14:textId="068D88AA" w:rsidR="000B114D" w:rsidRDefault="000B114D" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="431"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OBO; Must sell with 14B 273 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B114D" w14:paraId="0ABC6347" w14:textId="77777777" w:rsidTr="006C5FD8">
+        <w:trPr>
+          <w:trHeight w:val="627"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39DA071E" w14:textId="6EF3D173" w:rsidR="000B114D" w:rsidRDefault="000B114D" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>14B/273</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1684" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C4FD905" w14:textId="258AABE9" w:rsidR="000B114D" w:rsidRDefault="000B114D" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$20,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E458DD4" w14:textId="4C2C349C" w:rsidR="000B114D" w:rsidRDefault="000B114D" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Farrell</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D5EBEFA" w14:textId="3F1BB084" w:rsidR="000B114D" w:rsidRDefault="000B114D" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>540-226-5856</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66D1692A" w14:textId="629544AC" w:rsidR="000B114D" w:rsidRDefault="000B114D" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="431"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>OBO; Must sell with 14B 272</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00023DFE" w14:paraId="547ECF8E" w14:textId="77777777" w:rsidTr="006C5FD8">
+        <w:trPr>
+          <w:trHeight w:val="431"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="347B0F51" w14:textId="5FF81E06" w:rsidR="00023DFE" w:rsidRDefault="00023DFE" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>15/8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1684" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70075FB4" w14:textId="30BD9EA5" w:rsidR="00023DFE" w:rsidRDefault="00023DFE" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$10,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65EF6EF4" w14:textId="24DB8646" w:rsidR="00023DFE" w:rsidRDefault="00023DFE" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Mounger</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D807C81" w14:textId="22B2B5CF" w:rsidR="00023DFE" w:rsidRDefault="00023DFE" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>757-342-9767</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35352FFD" w14:textId="246BE578" w:rsidR="00023DFE" w:rsidRDefault="00023DFE" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Lot plus shed &amp; golf cart</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DE2E98" w14:paraId="070A1735" w14:textId="77777777" w:rsidTr="006C5FD8">
+        <w:trPr>
+          <w:trHeight w:val="431"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12F786D9" w14:textId="74FC531E" w:rsidR="00DE2E98" w:rsidRDefault="00DE2E98" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>15/45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1684" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CFCFC0A" w14:textId="2D4C7A4C" w:rsidR="00DE2E98" w:rsidRDefault="00DE2E98" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$10,500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="505DD0DE" w14:textId="47E83C66" w:rsidR="00DE2E98" w:rsidRDefault="00DE2E98" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Dabney</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A22A832" w14:textId="71FC5AF8" w:rsidR="00DE2E98" w:rsidRDefault="00DE2E98" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>1-202-717-1261</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E9B4DF2" w14:textId="1348452A" w:rsidR="00DE2E98" w:rsidRDefault="00DE2E98" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Beautiful corner lot already paved with blue gravel (will blow off free!!)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C90ABA" w14:paraId="4C5A665E" w14:textId="77777777" w:rsidTr="006C5FD8">
+        <w:trPr>
+          <w:trHeight w:val="827"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02186253" w14:textId="77777777" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>15/46</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1684" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C80ABDE" w14:textId="77777777" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$27,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F4E59CF" w14:textId="77777777" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Penuel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BD85C34" w14:textId="77777777" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>540-497-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>8915</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2655F010" w14:textId="77777777" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="242" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="121"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>37 feet long 5</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:position w:val="6"/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="28"/>
+                <w:position w:val="6"/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>wheel trailer. Have to see the RV inside! All wood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>cabinets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>etc.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Right</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>beside</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>comfort</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>station.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>New</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>roof</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>on</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49E75FFE" w14:textId="77777777" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>RV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>last</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>year,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>walking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>distance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>from</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>pond.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Selling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Golf</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Cart included in price.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C90ABA" w14:paraId="550448B4" w14:textId="77777777" w:rsidTr="006C5FD8">
+        <w:trPr>
+          <w:trHeight w:val="70"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43160ED9" w14:textId="77777777" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="203" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>15/63</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1684" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4044677C" w14:textId="77777777" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="203" w:lineRule="exact"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$31,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B42D2EC" w14:textId="77777777" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="203" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Lansdown</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DA25729" w14:textId="77777777" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="203" w:lineRule="exact"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>703-965-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>4873</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68FD9B1D" w14:textId="6434A7BC" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00F224A9">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Beautiful</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>quaint</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>trailer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>great</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>location</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Glen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>15!</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Trailer sleeps 6; is on a level, graveled lot which includes a structured side room and a livable den with lots of plexiglass windows,</w:t>
+            </w:r>
+            <w:r w:rsidR="00F224A9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>electricity/AC.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2014B22E" w14:textId="501B89E4" w:rsidR="00F224A9" w:rsidRDefault="00F224A9" w:rsidP="00F224A9">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B114D" w14:paraId="10443ABE" w14:textId="77777777" w:rsidTr="006C5FD8">
+        <w:trPr>
+          <w:trHeight w:val="824"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="667F8CA9" w14:textId="1BA0032C" w:rsidR="000B114D" w:rsidRDefault="000B114D" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="203" w:lineRule="exact"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>15/116</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1684" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46441E5D" w14:textId="06D6088E" w:rsidR="000B114D" w:rsidRDefault="000B114D" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="203" w:lineRule="exact"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$33,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E4DB000" w14:textId="2C75CB79" w:rsidR="000B114D" w:rsidRDefault="000B114D" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="203" w:lineRule="exact"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Nicholson</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4565BE26" w14:textId="6F422F57" w:rsidR="000B114D" w:rsidRDefault="000B114D" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="203" w:lineRule="exact"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>804-495-5521</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B3CA2F3" w14:textId="6E8C62D5" w:rsidR="000B114D" w:rsidRDefault="000B114D" w:rsidP="00F224A9">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Across from a Lake St Very Large Wooded Lot, Graveled. RV-2023 Camp-any-where pkg: Turn Key-Golfcart, Solar Generators-Picnic Table, Firepit. Health Sale-might sell separate.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C90ABA" w14:paraId="37F96BCC" w14:textId="77777777" w:rsidTr="006C5FD8">
+        <w:trPr>
+          <w:trHeight w:val="828"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55339B17" w14:textId="77777777" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>16/6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>&amp;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1684" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37D1AA2E" w14:textId="77777777" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$17,500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="017A84FA" w14:textId="77777777" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Boisvert</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="544C0B43" w14:textId="77777777" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>609-346-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>3636</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0458FC23" w14:textId="77777777" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Very secluded and private location, impeccably maintained double</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>lot.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Already</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>cleared</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>leveled</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>gravel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>throughout.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64CD6DC8" w14:textId="77777777" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Electric and water already on both lots. This large double lot is ready</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>use</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>immediately.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>needed.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Will</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>not</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>split</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>up</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>lots.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D012F" w14:paraId="5D642C2C" w14:textId="77777777" w:rsidTr="006C5FD8">
+        <w:trPr>
+          <w:trHeight w:val="828"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4521BD4F" w14:textId="0FB4C91F" w:rsidR="007D012F" w:rsidRDefault="007D012F" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>17/12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1684" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A6869F3" w14:textId="4C47227E" w:rsidR="007D012F" w:rsidRDefault="007D012F" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$3,500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52B5587B" w14:textId="276510B9" w:rsidR="007D012F" w:rsidRDefault="007D012F" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Baxter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12105249" w14:textId="354E489A" w:rsidR="007D012F" w:rsidRDefault="007D012F" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>202-422-5531</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="173167B4" w14:textId="7034AC94" w:rsidR="007D012F" w:rsidRDefault="007D012F" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Cleared with a Shed</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E523D7" w14:paraId="643B8DA4" w14:textId="77777777" w:rsidTr="006C5FD8">
+        <w:trPr>
+          <w:trHeight w:val="1104"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E8CD0F5" w14:textId="5A5EA539" w:rsidR="00E523D7" w:rsidRDefault="00E523D7" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>17/116</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1684" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B392A83" w14:textId="2B92DC77" w:rsidR="00E523D7" w:rsidRDefault="00E523D7" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$20,000 for camper and lot, $8,000 for lot only </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B209F76" w14:textId="5EA88F19" w:rsidR="00E523D7" w:rsidRDefault="00E523D7" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Heflin</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D922A5E" w14:textId="5A1DA369" w:rsidR="00E523D7" w:rsidRDefault="00E523D7" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>1-540-498-7134</w:t>
+            </w:r>
+            <w:r w:rsidR="00D41DEB">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>-Text Only</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B7009FB" w14:textId="2351FA86" w:rsidR="00E523D7" w:rsidRDefault="00E523D7" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2025 Coleman 17R camper, Nice lot, with retaining wall, and drainage pipes laid. In Cul De Sac. Close to front. You can see the fireworks from this lot, and hear the many activities going on. I had started remodeling camper, but circumstances have changed.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C90ABA" w14:paraId="1C1D77FD" w14:textId="77777777" w:rsidTr="006C5FD8">
+        <w:trPr>
+          <w:trHeight w:val="431"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B4E42AE" w14:textId="72995F53" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17/ 154&amp;155 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1684" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0460FF1B" w14:textId="4441C980" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidR="004A4780">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>,000</w:t>
+            </w:r>
+            <w:r w:rsidR="00D11E90">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> OBO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1827716C" w14:textId="386FE2D8" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Powell</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6932C424" w14:textId="31211163" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>H 202-561-6254</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C370211" w14:textId="6AF66E3C" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>C 202-306-0418</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="736AA051" w14:textId="77777777" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">42’ Trailer 2 Bedroom, 2 bathrooms, 2023/24 new roofing and remodeled inside, screen-in porch, pull-out sofa </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25572B1B" w14:textId="130D9F0C" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD162D" w14:paraId="3829C7AC" w14:textId="77777777" w:rsidTr="006C5FD8">
+        <w:trPr>
+          <w:trHeight w:val="431"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="231236BF" w14:textId="1368EB81" w:rsidR="00CD162D" w:rsidRDefault="00CD162D" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>17/177</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1684" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CCB15BB" w14:textId="0A50C781" w:rsidR="00CD162D" w:rsidRDefault="00CD162D" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$45,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="660D6054" w14:textId="622D9354" w:rsidR="00CD162D" w:rsidRDefault="00CD162D" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Mears</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A35559A" w14:textId="57C23399" w:rsidR="00CD162D" w:rsidRDefault="00CD162D" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>434-808-4913</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B21BBAD" w14:textId="59EC5C57" w:rsidR="00CD162D" w:rsidRDefault="00CD162D" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Great location-Near Main Entrance &amp; T-Pee-Bathhouse (Open </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>year round</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) Laundry close to the New Dumpster &amp; walk to the Fireworks Entertainment &amp; Halloween Route. Includes camper with </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>slideout</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-Carport-Shed-Covered Platform &amp; lights (Ready to Camp)-New Features: Mini split A/C-Heat unit with working Roof A/C Also New </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Lifeproof</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Flooring-Power Loveseat Recliners/Full Size Queen Bed/ Toilet/Faucets &amp; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Refrigerator.Extras</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: Fireplace/(2) TVs, outside refrigerator &amp; (2) Burner cooktop/(2) Pantries/Center Island with Hidden storage on both ends/Outside storage/ Outside shower/”All Fenced For Dogs”/Under Bed Storage/Dry Shed Stored Firewood/Built in Storage in New Shed &amp; “Surveyed” Call: George 434-808-4913     </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005237F5" w14:paraId="533AD276" w14:textId="77777777" w:rsidTr="006C5FD8">
+        <w:trPr>
+          <w:trHeight w:val="431"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14D63C94" w14:textId="6D35E0EA" w:rsidR="005237F5" w:rsidRDefault="005237F5" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>17/231</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1684" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79DEBABA" w14:textId="2D5F898C" w:rsidR="005237F5" w:rsidRDefault="005237F5" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$10,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70AE5DEA" w14:textId="0E9C0645" w:rsidR="005237F5" w:rsidRDefault="005237F5" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Cooper</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C55CD05" w14:textId="582FB38A" w:rsidR="005237F5" w:rsidRDefault="005237F5" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>202-350-7970</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32A73220" w14:textId="0F738532" w:rsidR="005237F5" w:rsidRDefault="005237F5" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Very nice property with the trailer 18ft 2010 trailer in very good condition lot close to the front area</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FB68CF" w14:paraId="78DB5E29" w14:textId="77777777" w:rsidTr="006C5FD8">
+        <w:trPr>
+          <w:trHeight w:val="431"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7315435F" w14:textId="25685D5F" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>17/232</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1684" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11C68F39" w14:textId="1D2E792B" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$6,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09712CFE" w14:textId="7ADBDF88" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Simanek</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55D7B0FD" w14:textId="147E7169" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>240-447-2311</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EADB3E6" w14:textId="683572A9" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Trailer For Sale/only $6,000.00-Jayco 34 ft year 2012 Contact Pete 240-447-2311</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C90ABA" w14:paraId="4637B7BE" w14:textId="77777777" w:rsidTr="006C5FD8">
+        <w:trPr>
+          <w:trHeight w:val="431"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E097D2F" w14:textId="5F51B342" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>17/293</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1684" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D1455A2" w14:textId="79A95E98" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$15,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6025EE5C" w14:textId="0DC71FFD" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Midkiff</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A361657" w14:textId="57DBE24F" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>1-301-741-1376</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A501332" w14:textId="77777777" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Dues, Water, Taxes up to date. Very close to comfort station 17B Level Lot gravel w/trees Old 28’ Norris trailer. Deck, Screen Porch</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C453301" w14:textId="77777777" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trailer cover &amp; shed   </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7803D60D" w14:textId="31A9993A" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C90ABA" w14:paraId="14598E9A" w14:textId="77777777" w:rsidTr="006C5FD8">
         <w:trPr>
           <w:trHeight w:val="621"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1347" w:type="dxa"/>
-[...21 lines deleted...]
-          <w:p w14:paraId="6DFD8CFE" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04F6A2A4" w14:textId="77777777" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>18/11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>&amp;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1684" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04CA16F1" w14:textId="77777777" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>$18,750</w:t>
-[...13 lines deleted...]
-            </w:pPr>
+              <w:t>$26,500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57DED937" w14:textId="77777777" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Viveros</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B3FFFA1" w14:textId="77777777" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>240-544-</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Horn</w:t>
-[...979 lines deleted...]
-          <w:p w14:paraId="7922684F" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+              <w:t>8870</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="013E8581" w14:textId="77777777" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104" w:right="168"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glen 3 - Lot 208 For Sale! $20,000 Beautiful water view of the big lake! This lot comes with a camper, tiki bar, fire pit, picnic table, string lights and </w:t>
-[...28 lines deleted...]
-              <w:t>Camper</w:t>
+              <w:t>Both lots w/ RV.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Water is pay in full till next year annually payment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>is</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>is</w:t>
+              <w:t>paid</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>a</w:t>
+              <w:t>until</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>November</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2025.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Both</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>lots</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>2018</w:t>
-[...77 lines deleted...]
-              <w:t>sleeps</w:t>
+              <w:t>with</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>3.</w:t>
-[...139 lines deleted...]
-              <w:t>352-207-</w:t>
+              <w:t>RV</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>4082</w:t>
-[...635 lines deleted...]
-          <w:p w14:paraId="094BB165" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04CC8A0E" w14:textId="77777777" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="187" w:lineRule="exact"/>
               <w:ind w:left="104"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...52 lines deleted...]
-              <w:t>$16,000</w:t>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$26,500.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Both</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>lots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>RV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$22,000.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Lot</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-5"/>
-[...72 lines deleted...]
-              <w:t>42ft</w:t>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>12</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>trailer,</w:t>
+              <w:t>no</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>RV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>=</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...121 lines deleted...]
-          <w:p w14:paraId="6B8750FE" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$11,000.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56945A50" w14:textId="77777777" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="187" w:lineRule="exact"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...122 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00314459" w14:paraId="4308B999" w14:textId="77777777" w:rsidTr="0097516B">
-[...3131 lines deleted...]
-      <w:tr w:rsidR="00804A4E" w14:paraId="7D6B0BC1" w14:textId="77777777">
+      <w:tr w:rsidR="00C90ABA" w14:paraId="65102A01" w14:textId="77777777" w:rsidTr="006C5FD8">
         <w:trPr>
           <w:trHeight w:val="431"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1347" w:type="dxa"/>
-[...21 lines deleted...]
-          <w:p w14:paraId="2D5CFC24" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78753FFB" w14:textId="215EE1FA" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>18/95</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1684" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45246809" w14:textId="600008FD" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...18 lines deleted...]
-              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$39,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20B7F1D2" w14:textId="2FC11829" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Brown</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1712" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6B8028A8" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BC4C2E1" w14:textId="63910EE3" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="106"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...25 lines deleted...]
-              <w:spacing w:line="208" w:lineRule="exact"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>1-757-585-0764</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="513C70A5" w14:textId="77777777" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Sewer</w:t>
-[...143 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14’x34’ Remodel New Carpet, Counters new hot water heater new paint 4 bunk beds, 1 King Size Room, Large bathroom </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5675176A" w14:textId="56A0E30E" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00804A4E" w14:paraId="6AB6B74A" w14:textId="77777777">
+      <w:tr w:rsidR="000356AE" w14:paraId="2F03FCEC" w14:textId="77777777" w:rsidTr="006C5FD8">
         <w:trPr>
-          <w:trHeight w:val="434"/>
+          <w:trHeight w:val="1977"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1347" w:type="dxa"/>
-[...25 lines deleted...]
-              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AD2AA6E" w14:textId="199DC9F7" w:rsidR="000356AE" w:rsidRDefault="000356AE" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>18/145</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1684" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B93F2E4" w14:textId="4DD27141" w:rsidR="000356AE" w:rsidRDefault="000356AE" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...53 lines deleted...]
-              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$17,000 Lot </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7EE135D8" w14:textId="5C68816C" w:rsidR="000356AE" w:rsidRDefault="000356AE" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$52,000 Trailer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20DB9149" w14:textId="42647E07" w:rsidR="000356AE" w:rsidRDefault="000356AE" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Hodges</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22617410" w14:textId="356C30E1" w:rsidR="000356AE" w:rsidRDefault="000356AE" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="106"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...25 lines deleted...]
-              <w:spacing w:before="2"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>1-301-906-4959</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FAE5BCA" w14:textId="6E6AD56C" w:rsidR="000356AE" w:rsidRDefault="000356AE" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Large</w:t>
-[...116 lines deleted...]
-              <w:t>trailer (1993), deck and shed. Sold as-is.</w:t>
+              <w:t xml:space="preserve">The Forest River Sabre 37 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Fll</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Luxuary</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Fifth Wheel Trailer. Sleeps 6 and offers luxury features like a fire place. Theater seating and outdoor kitchen and shower. Design for year-round use with a heated under belly and tank heaters, private king size bed with closets and washer &amp; dryer unit, premium up holster, upgraded flooring, electric auto leveling system, outdoor awning with led lighting, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>upstair</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> loft sleeps 5, Ambient accent lighting, real wood cabinets, safety back up and security camera   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E055D" w14:paraId="7479A7AF" w14:textId="77777777" w:rsidTr="00743733">
+      <w:tr w:rsidR="00AE066A" w14:paraId="4701C070" w14:textId="77777777" w:rsidTr="006C5FD8">
         <w:trPr>
-          <w:trHeight w:val="510"/>
+          <w:trHeight w:val="726"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1347" w:type="dxa"/>
-[...35 lines deleted...]
-          <w:p w14:paraId="60AD8232" w14:textId="77777777" w:rsidR="000E055D" w:rsidRDefault="000E055D" w:rsidP="00743733">
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AF9510B" w14:textId="578A84A7" w:rsidR="00AE066A" w:rsidRDefault="00AE066A" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>18/256</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1684" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59A6FA79" w14:textId="6F65173E" w:rsidR="00AE066A" w:rsidRDefault="00AE066A" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...35 lines deleted...]
-          <w:p w14:paraId="7562A5C8" w14:textId="77777777" w:rsidR="000E055D" w:rsidRDefault="000E055D" w:rsidP="00743733">
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$7,800 OBO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75E3C7E0" w14:textId="17A24670" w:rsidR="00AE066A" w:rsidRDefault="00AE066A" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Woodward</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ED96EDA" w14:textId="77777777" w:rsidR="00AE066A" w:rsidRDefault="00AE066A" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="106"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...152 lines deleted...]
-              <w:t>next to beach and rec center</w:t>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>804-994-1495 or</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E77C700" w14:textId="47FF5983" w:rsidR="00AE066A" w:rsidRDefault="00AE066A" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>804-994-4088</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="141A10C3" w14:textId="38CC21EB" w:rsidR="00AE066A" w:rsidRDefault="00AE066A" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Very Large cleared lot 4,500 sq ft. Right next door to a year round bathhouse. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0087347A" w14:paraId="20F03A79" w14:textId="77777777">
+      <w:tr w:rsidR="00AE066A" w14:paraId="7AA0AC22" w14:textId="77777777" w:rsidTr="006C5FD8">
         <w:trPr>
-          <w:trHeight w:val="434"/>
+          <w:trHeight w:val="582"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1347" w:type="dxa"/>
-[...26 lines deleted...]
-              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="718B3934" w14:textId="1856BD00" w:rsidR="00AE066A" w:rsidRDefault="00AE066A" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>18/272</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1684" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="051E663F" w14:textId="4E6C7AA3" w:rsidR="00AE066A" w:rsidRDefault="00AE066A" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>$5,600</w:t>
-[...32 lines deleted...]
-              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:t>$6,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A453728" w14:textId="0E4546E8" w:rsidR="00AE066A" w:rsidRDefault="00AE066A" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Ours</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C61E32E" w14:textId="7895C0FD" w:rsidR="00AE066A" w:rsidRDefault="00AE066A" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>540-797-1088</w:t>
-[...10 lines deleted...]
-              <w:spacing w:before="2"/>
+              <w:t>1-540-395-5575</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D458A5E" w14:textId="77777777" w:rsidR="00AE066A" w:rsidRDefault="00AE066A" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Cleared, ready to go lot. With retaining wall area, great for separating your RV and having fun area.</w:t>
-            </w:r>
+              <w:t>Beautiful quiet corner lot in Glen 18 close to TP.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25723267" w14:textId="77777777" w:rsidR="00AE066A" w:rsidRDefault="00AE066A" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Lot cleared &amp; graveled.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62553A0B" w14:textId="4FDA1C07" w:rsidR="00B96018" w:rsidRDefault="00B96018" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00804A4E" w14:paraId="5B7869DC" w14:textId="77777777">
+      <w:tr w:rsidR="00896585" w14:paraId="61EC8C1F" w14:textId="77777777" w:rsidTr="006C5FD8">
         <w:trPr>
-          <w:trHeight w:val="433"/>
+          <w:trHeight w:val="582"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1347" w:type="dxa"/>
-[...25 lines deleted...]
-              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1642652B" w14:textId="0A612BA2" w:rsidR="00896585" w:rsidRDefault="00896585" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>18/323</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1684" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C2FCDEF" w14:textId="4690B6CD" w:rsidR="00896585" w:rsidRDefault="00896585" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...39 lines deleted...]
-              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$18,000 OBO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20FC085B" w14:textId="1BF10759" w:rsidR="00896585" w:rsidRDefault="00896585" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Curnutt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D4309DD" w14:textId="77777777" w:rsidR="00896585" w:rsidRDefault="00896585" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="106"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...25 lines deleted...]
-              <w:spacing w:before="2"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>404-642-4792</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26C0A405" w14:textId="77777777" w:rsidR="00896585" w:rsidRDefault="00896585" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Or email:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FD94191" w14:textId="78991D65" w:rsidR="00896585" w:rsidRDefault="00896585" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Bcurnutt50@gmail.com</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CB54A34" w14:textId="73A5D810" w:rsidR="00896585" w:rsidRDefault="00896585" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Lot,</w:t>
-[...116 lines deleted...]
-              <w:t>35ft Bunkhouse, Corner Lot, 10x12 Shed</w:t>
+              <w:t xml:space="preserve">210 Rockwood Ultra Lite, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Sold</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> with lot, Cabin and shed. Some Accessories included. All AS-IS. Call for scheduled showing or questions. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C90ABA" w14:paraId="021E305B" w14:textId="77777777">
+      <w:tr w:rsidR="00B96018" w14:paraId="0CE63557" w14:textId="77777777" w:rsidTr="006C5FD8">
         <w:trPr>
-          <w:trHeight w:val="433"/>
+          <w:trHeight w:val="1527"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1347" w:type="dxa"/>
-[...26 lines deleted...]
-              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BCC53A0" w14:textId="50C8F2A3" w:rsidR="00B96018" w:rsidRDefault="00B96018" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>18/303</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1684" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78B0EBC0" w14:textId="11B62140" w:rsidR="00B96018" w:rsidRDefault="00B96018" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>$60,000</w:t>
-[...32 lines deleted...]
-              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:t>$50,500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1149" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="365121A8" w14:textId="6FB47470" w:rsidR="00B96018" w:rsidRDefault="00B96018" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Lewis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6184FC13" w14:textId="21B5BE9B" w:rsidR="00B96018" w:rsidRDefault="00B96018" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>C-703-244-0210</w:t>
-[...28 lines deleted...]
-              <w:spacing w:before="2"/>
+              <w:t>540-322-3472</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45C76122" w14:textId="72691CDE" w:rsidR="00B96018" w:rsidRDefault="00B96018" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Family Campground (2 lots) </w:t>
-            </w:r>
+              <w:t xml:space="preserve">Private Lot for sale-located in quiet, peaceful area of Indian </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Lots</w:t>
-            </w:r>
+              <w:t>Acres,Graveled</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Level, graveled, and Back to Fence line. 2 Large Sheds, 1 </w:t>
-[...4630 lines deleted...]
-              <w:t xml:space="preserve"> and easy access off paved road. Dues are current,</w:t>
+              <w:t xml:space="preserve"> lot with well-maintained Wildcat fifth wheel, 16x20 deck-ideal for entertaining or relaxing, Large Craftsman shed for storage and tools. Perfect for weekend escapes or seasonal living. Call Renee Lewis at 540-322-3472. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="69B2C87E" w14:textId="77777777" w:rsidR="00BB1ACC" w:rsidRDefault="00BB1ACC"/>
+    <w:p w14:paraId="69B2C87E" w14:textId="77777777" w:rsidR="00BB1ACC" w:rsidRDefault="00BB1ACC" w:rsidP="004A3027"/>
     <w:sectPr w:rsidR="00BB1ACC">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="560" w:right="360" w:bottom="280" w:left="360" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -13475,129 +13177,251 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00804A4E"/>
+    <w:rsid w:val="00001950"/>
+    <w:rsid w:val="00022145"/>
+    <w:rsid w:val="00023DFE"/>
+    <w:rsid w:val="000356AE"/>
+    <w:rsid w:val="00062593"/>
     <w:rsid w:val="0006754A"/>
+    <w:rsid w:val="000758E2"/>
+    <w:rsid w:val="000A797E"/>
+    <w:rsid w:val="000B114D"/>
     <w:rsid w:val="000C267A"/>
     <w:rsid w:val="000E055D"/>
     <w:rsid w:val="000E14CC"/>
     <w:rsid w:val="000E44DC"/>
     <w:rsid w:val="000F1A28"/>
+    <w:rsid w:val="00130D70"/>
+    <w:rsid w:val="00132524"/>
+    <w:rsid w:val="001475C8"/>
+    <w:rsid w:val="0018577F"/>
+    <w:rsid w:val="001D1D0E"/>
+    <w:rsid w:val="001D4412"/>
+    <w:rsid w:val="001D51DA"/>
     <w:rsid w:val="001E36A4"/>
     <w:rsid w:val="002136B6"/>
+    <w:rsid w:val="00221786"/>
+    <w:rsid w:val="00241E16"/>
     <w:rsid w:val="00261950"/>
     <w:rsid w:val="00262D00"/>
+    <w:rsid w:val="002736FC"/>
     <w:rsid w:val="002756AD"/>
+    <w:rsid w:val="002A5967"/>
     <w:rsid w:val="002C10C4"/>
+    <w:rsid w:val="002D62FD"/>
     <w:rsid w:val="00314459"/>
     <w:rsid w:val="00314D59"/>
+    <w:rsid w:val="00314EAB"/>
+    <w:rsid w:val="00343479"/>
     <w:rsid w:val="00357DE0"/>
     <w:rsid w:val="00365C6D"/>
+    <w:rsid w:val="00377CD0"/>
     <w:rsid w:val="003860FC"/>
+    <w:rsid w:val="003A2DAD"/>
+    <w:rsid w:val="003A72F2"/>
     <w:rsid w:val="003D3FE6"/>
+    <w:rsid w:val="00443F9C"/>
+    <w:rsid w:val="004728D3"/>
     <w:rsid w:val="0049407A"/>
+    <w:rsid w:val="00496D66"/>
+    <w:rsid w:val="004A3027"/>
+    <w:rsid w:val="004A4780"/>
     <w:rsid w:val="00505D6A"/>
+    <w:rsid w:val="005237F5"/>
+    <w:rsid w:val="005246F2"/>
     <w:rsid w:val="00526D58"/>
+    <w:rsid w:val="00533D5F"/>
+    <w:rsid w:val="0054454E"/>
+    <w:rsid w:val="00560DE6"/>
+    <w:rsid w:val="00586193"/>
+    <w:rsid w:val="00597A27"/>
     <w:rsid w:val="005C66E2"/>
+    <w:rsid w:val="00605401"/>
+    <w:rsid w:val="00605D3D"/>
     <w:rsid w:val="006266FA"/>
+    <w:rsid w:val="00630A10"/>
     <w:rsid w:val="006666B7"/>
+    <w:rsid w:val="00684686"/>
     <w:rsid w:val="00686C36"/>
     <w:rsid w:val="00691972"/>
+    <w:rsid w:val="006A11A4"/>
+    <w:rsid w:val="006C5FD8"/>
     <w:rsid w:val="006C7DDD"/>
     <w:rsid w:val="006D4881"/>
     <w:rsid w:val="006E1954"/>
     <w:rsid w:val="006F61B5"/>
+    <w:rsid w:val="007047E8"/>
+    <w:rsid w:val="00733023"/>
+    <w:rsid w:val="00734DF9"/>
+    <w:rsid w:val="00735B3E"/>
+    <w:rsid w:val="0075282A"/>
     <w:rsid w:val="00796C1F"/>
+    <w:rsid w:val="007A21B7"/>
+    <w:rsid w:val="007A332F"/>
     <w:rsid w:val="007C0A96"/>
+    <w:rsid w:val="007D012F"/>
     <w:rsid w:val="007E4608"/>
+    <w:rsid w:val="007F215B"/>
     <w:rsid w:val="007F3CF5"/>
+    <w:rsid w:val="00800A14"/>
+    <w:rsid w:val="00800B9D"/>
     <w:rsid w:val="00804A4E"/>
     <w:rsid w:val="0083101B"/>
+    <w:rsid w:val="00840944"/>
+    <w:rsid w:val="008465A7"/>
     <w:rsid w:val="00855F70"/>
+    <w:rsid w:val="008571E5"/>
     <w:rsid w:val="0087347A"/>
+    <w:rsid w:val="00896585"/>
     <w:rsid w:val="008C248C"/>
     <w:rsid w:val="008E1376"/>
+    <w:rsid w:val="008E406C"/>
     <w:rsid w:val="009109C7"/>
     <w:rsid w:val="009262E4"/>
     <w:rsid w:val="009277E1"/>
+    <w:rsid w:val="009345F2"/>
     <w:rsid w:val="00934713"/>
     <w:rsid w:val="0097516B"/>
+    <w:rsid w:val="00990181"/>
+    <w:rsid w:val="009919F1"/>
     <w:rsid w:val="00992A28"/>
     <w:rsid w:val="009A1D7C"/>
     <w:rsid w:val="009A2D8B"/>
+    <w:rsid w:val="009A6ACA"/>
+    <w:rsid w:val="009C600E"/>
+    <w:rsid w:val="00A2200A"/>
+    <w:rsid w:val="00A276E4"/>
+    <w:rsid w:val="00A32F50"/>
     <w:rsid w:val="00AC0166"/>
+    <w:rsid w:val="00AC4CCF"/>
+    <w:rsid w:val="00AD4380"/>
+    <w:rsid w:val="00AE066A"/>
+    <w:rsid w:val="00AE69DD"/>
+    <w:rsid w:val="00AF725F"/>
+    <w:rsid w:val="00B26ECD"/>
     <w:rsid w:val="00B34B2A"/>
+    <w:rsid w:val="00B9566A"/>
+    <w:rsid w:val="00B96018"/>
+    <w:rsid w:val="00BA37AA"/>
     <w:rsid w:val="00BB1ACC"/>
+    <w:rsid w:val="00BC6951"/>
+    <w:rsid w:val="00BD63AF"/>
     <w:rsid w:val="00BE5D40"/>
+    <w:rsid w:val="00C057CC"/>
+    <w:rsid w:val="00C078E8"/>
+    <w:rsid w:val="00C237BD"/>
+    <w:rsid w:val="00C241A6"/>
     <w:rsid w:val="00C421C5"/>
     <w:rsid w:val="00C80B9F"/>
     <w:rsid w:val="00C90ABA"/>
+    <w:rsid w:val="00CC3D4C"/>
+    <w:rsid w:val="00CD162D"/>
     <w:rsid w:val="00CD506E"/>
     <w:rsid w:val="00CD55B2"/>
     <w:rsid w:val="00CE4A38"/>
+    <w:rsid w:val="00CF696A"/>
     <w:rsid w:val="00D06EF0"/>
+    <w:rsid w:val="00D10371"/>
     <w:rsid w:val="00D105F4"/>
+    <w:rsid w:val="00D11E90"/>
     <w:rsid w:val="00D17CB1"/>
+    <w:rsid w:val="00D32806"/>
+    <w:rsid w:val="00D41652"/>
+    <w:rsid w:val="00D41DEB"/>
+    <w:rsid w:val="00D4794C"/>
+    <w:rsid w:val="00D47B76"/>
+    <w:rsid w:val="00D54235"/>
+    <w:rsid w:val="00D66AE3"/>
+    <w:rsid w:val="00D67DAD"/>
+    <w:rsid w:val="00D7139E"/>
+    <w:rsid w:val="00DB147B"/>
     <w:rsid w:val="00DD6BD6"/>
+    <w:rsid w:val="00DE2E98"/>
+    <w:rsid w:val="00DE6D21"/>
+    <w:rsid w:val="00DE774C"/>
+    <w:rsid w:val="00DF4A73"/>
+    <w:rsid w:val="00E105FC"/>
+    <w:rsid w:val="00E109FA"/>
+    <w:rsid w:val="00E11B52"/>
     <w:rsid w:val="00E32B84"/>
     <w:rsid w:val="00E46D34"/>
+    <w:rsid w:val="00E523D7"/>
     <w:rsid w:val="00E56769"/>
+    <w:rsid w:val="00E72525"/>
+    <w:rsid w:val="00EA1483"/>
+    <w:rsid w:val="00EB0ABA"/>
+    <w:rsid w:val="00ED0B4F"/>
     <w:rsid w:val="00ED72DA"/>
+    <w:rsid w:val="00EE08D3"/>
+    <w:rsid w:val="00F1013D"/>
+    <w:rsid w:val="00F170B0"/>
     <w:rsid w:val="00F174A5"/>
     <w:rsid w:val="00F20E70"/>
+    <w:rsid w:val="00F224A9"/>
+    <w:rsid w:val="00F3560D"/>
+    <w:rsid w:val="00F76A3F"/>
+    <w:rsid w:val="00F8294C"/>
     <w:rsid w:val="00F87A5C"/>
+    <w:rsid w:val="00FA60D5"/>
+    <w:rsid w:val="00FB68CF"/>
+    <w:rsid w:val="00FB7502"/>
+    <w:rsid w:val="00FC208E"/>
+    <w:rsid w:val="00FD06FA"/>
+    <w:rsid w:val="00FD6875"/>
+    <w:rsid w:val="00FE45FE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="02C5ECC2"/>
@@ -14061,59 +13885,82 @@
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
       <w:u w:val="single" w:color="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:line="206" w:lineRule="exact"/>
       <w:ind w:left="107"/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005246F2"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005246F2"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:renatanoel@hotmail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -14359,84 +14206,85 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>9052</Characters>
+  <Pages>5</Pages>
+  <Words>2169</Words>
+  <Characters>12369</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>75</Lines>
-  <Paragraphs>21</Paragraphs>
+  <Lines>103</Lines>
+  <Paragraphs>29</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10619</CharactersWithSpaces>
+  <CharactersWithSpaces>14509</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
   <dc:creator>Sarah</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2025-09-17T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word for Microsoft 365</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
     <vt:filetime>2025-09-23T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Producer">
     <vt:lpwstr>Microsoft® Word for Microsoft 365</vt:lpwstr>
   </property>
 </Properties>
 </file>