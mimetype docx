--- v1 (2026-05-07)
+++ v2 (2026-06-21)
@@ -93,70 +93,70 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>FOR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>SALE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> LIST</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="716CCF1F" w14:textId="556A9CC6" w:rsidR="00804A4E" w:rsidRPr="0006754A" w:rsidRDefault="002A5967">
+    <w:p w14:paraId="716CCF1F" w14:textId="30968080" w:rsidR="00804A4E" w:rsidRPr="0006754A" w:rsidRDefault="00AB479E">
       <w:pPr>
         <w:spacing w:before="35"/>
         <w:ind w:left="2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>APRIL</w:t>
+        <w:t>JUNE</w:t>
       </w:r>
       <w:r w:rsidR="00BB1ACC" w:rsidRPr="0006754A">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BB1ACC" w:rsidRPr="0006754A">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00D11E90">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-4"/>
@@ -394,63 +394,63 @@
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>6314.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-185" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1440"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1149"/>
+        <w:gridCol w:w="1350"/>
+        <w:gridCol w:w="1350"/>
+        <w:gridCol w:w="1573"/>
         <w:gridCol w:w="2027"/>
         <w:gridCol w:w="5040"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00804A4E" w14:paraId="2F1754FF" w14:textId="77777777" w:rsidTr="006C5FD8">
+      <w:tr w:rsidR="00804A4E" w14:paraId="2F1754FF" w14:textId="77777777" w:rsidTr="00C27DBD">
         <w:trPr>
           <w:trHeight w:val="273"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="76F23AE4" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>GLEN</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
@@ -458,74 +458,74 @@
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>LOT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1684" w:type="dxa"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="45CA2C8C" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>PRICE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1149" w:type="dxa"/>
+            <w:tcW w:w="1573" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="781BCA1A" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>LAST</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
@@ -563,110 +563,110 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="79182A2F" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>DESCRIPTION</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A2DAD" w14:paraId="582064DD" w14:textId="77777777" w:rsidTr="006C5FD8">
+      <w:tr w:rsidR="003A2DAD" w14:paraId="582064DD" w14:textId="77777777" w:rsidTr="00C27DBD">
         <w:trPr>
           <w:trHeight w:val="273"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0A7E4A22" w14:textId="41B047E5" w:rsidR="003A2DAD" w:rsidRPr="003A2DAD" w:rsidRDefault="003A2DAD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A2DAD">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>2/33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1684" w:type="dxa"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="29EEB938" w14:textId="286913B4" w:rsidR="003A2DAD" w:rsidRPr="003A2DAD" w:rsidRDefault="003A2DAD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A2DAD">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>$28,000</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> OBO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1149" w:type="dxa"/>
+            <w:tcW w:w="1573" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="46445C08" w14:textId="7AF07E3C" w:rsidR="003A2DAD" w:rsidRPr="003A2DAD" w:rsidRDefault="003A2DAD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A2DAD">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Thompson</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="478B6BB5" w14:textId="7B3B63E3" w:rsidR="003A2DAD" w:rsidRPr="003A2DAD" w:rsidRDefault="003A2DAD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
@@ -701,102 +701,221 @@
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Comes with 2 BR camper, very nice sunroom and a covered deck. Completely covered w/ metal roof, 2026 Dues paid in full. Corner Lot </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4AAFDF90" w14:textId="728609D8" w:rsidR="0054454E" w:rsidRPr="003A2DAD" w:rsidRDefault="0054454E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C7DDD" w14:paraId="050C27B6" w14:textId="77777777" w:rsidTr="006C5FD8">
+      <w:tr w:rsidR="00BF05BD" w14:paraId="7B86E2F9" w14:textId="77777777" w:rsidTr="00C27DBD">
         <w:trPr>
           <w:trHeight w:val="273"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F3D7AFF" w14:textId="11D0B774" w:rsidR="00BF05BD" w:rsidRPr="003A2DAD" w:rsidRDefault="00BF05BD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2/41</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04A46819" w14:textId="6C07DFCB" w:rsidR="00BF05BD" w:rsidRPr="003A2DAD" w:rsidRDefault="00BF05BD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$18,500 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="323A4A4B" w14:textId="34C14DED" w:rsidR="00BF05BD" w:rsidRPr="003A2DAD" w:rsidRDefault="00BF05BD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Coleman</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0140F677" w14:textId="0F5DCD03" w:rsidR="00BF05BD" w:rsidRPr="003A2DAD" w:rsidRDefault="00BF05BD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>1-757-342-1903</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="343BF731" w14:textId="47878A4C" w:rsidR="00BF05BD" w:rsidRDefault="00BF05BD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Long View of Lake Poco Super Wide Lot, w/8x12 Custom Shed NEW, permitted, gravel, mostly cleared, Bring Your Camper also rm for 2-cars. ½ blk walk to Bathhouse Quiet Glen Dues PD thru ‘26*Lot Only $12k Firm* </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C7DDD" w14:paraId="050C27B6" w14:textId="77777777" w:rsidTr="00C27DBD">
+        <w:trPr>
+          <w:trHeight w:val="273"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D0FD681" w14:textId="01901651" w:rsidR="006C7DDD" w:rsidRPr="006C7DDD" w:rsidRDefault="006C7DDD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C7DDD">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>2/64</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1684" w:type="dxa"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="73A5020E" w14:textId="7FCFA209" w:rsidR="006C7DDD" w:rsidRPr="006C7DDD" w:rsidRDefault="006C7DDD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C7DDD">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>$22,000-$24,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1149" w:type="dxa"/>
+            <w:tcW w:w="1573" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1C4CC235" w14:textId="09792E45" w:rsidR="006C7DDD" w:rsidRPr="006C7DDD" w:rsidRDefault="006C7DDD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C7DDD">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Langhorne</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="47C32D1E" w14:textId="4D0232D7" w:rsidR="006C7DDD" w:rsidRPr="006C7DDD" w:rsidRDefault="006C7DDD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
@@ -857,98 +976,98 @@
               <w:t>unforsen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> circumstances it will a great vacation Lot Across the street from the Lake…The lot need some tender loving care. The lot can also be sold without the RV Price Negotiable for Lot Only.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="25A6A4C7" w14:textId="64603DB5" w:rsidR="0054454E" w:rsidRPr="006C7DDD" w:rsidRDefault="0054454E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00804A4E" w14:paraId="2F5751B8" w14:textId="77777777" w:rsidTr="006C5FD8">
+      <w:tr w:rsidR="00804A4E" w14:paraId="2F5751B8" w14:textId="77777777" w:rsidTr="00C27DBD">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7F434B8D" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>2/71</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1684" w:type="dxa"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="53B65E7A" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>$44,900</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1149" w:type="dxa"/>
+            <w:tcW w:w="1573" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="16534AB6" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Hollister</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1465DA2C" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="106"/>
@@ -1234,11294 +1353,10429 @@
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>throughout.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2C1B534C" w14:textId="77777777" w:rsidR="0054454E" w:rsidRDefault="0054454E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="187" w:lineRule="exact"/>
               <w:ind w:left="104"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00804A4E" w14:paraId="6E7780BB" w14:textId="77777777" w:rsidTr="006C5FD8">
+      <w:tr w:rsidR="00AB479E" w14:paraId="08F68934" w14:textId="77777777" w:rsidTr="00C27DBD">
+        <w:trPr>
+          <w:trHeight w:val="827"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EEAB4BC" w14:textId="7093825E" w:rsidR="00AB479E" w:rsidRDefault="00AB479E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2/81</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D24706D" w14:textId="7A546604" w:rsidR="00AB479E" w:rsidRDefault="00AB479E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$153,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29FA0786" w14:textId="49F2DF94" w:rsidR="00AB479E" w:rsidRDefault="00AB479E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Baltimore</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77FF7851" w14:textId="657B2C79" w:rsidR="00AB479E" w:rsidRDefault="00AB479E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>540-333-9490</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EB7B70F" w14:textId="53710B62" w:rsidR="00AB479E" w:rsidRDefault="00AB479E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WATERFRONT LOT ON LAKE POCAHONTAS Pristine 2019 Premier Ultra Lite camper-36 ft, completely move in-ready. Features a full bathroom and bunk room with enough beds for the whole family. Included in price: Outdoor seating area </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Small</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dock Gas Golf </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>cart</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Micro van Pontoon boat 2026 due paid in full. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00804A4E" w14:paraId="3A6D6F19" w14:textId="77777777" w:rsidTr="00C27DBD">
+        <w:trPr>
+          <w:trHeight w:val="366"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="799272F3" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="207" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2/246</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0250DF93" w14:textId="6102133A" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="207" w:lineRule="exact"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$7</w:t>
+            </w:r>
+            <w:r w:rsidR="001D51DA">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="739DB14A" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="207" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>DaSilva</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03A74825" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="207" w:lineRule="exact"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>407-723-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>6220</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="438758FB" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="207" w:lineRule="exact"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Marcio</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00804A4E" w14:paraId="3BEA7FFD" w14:textId="77777777" w:rsidTr="00C27DBD">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
-[...21 lines deleted...]
-          <w:p w14:paraId="06A4E981" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="134BEABA" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2/316</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62789079" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-2"/>
-[...23 lines deleted...]
-            </w:r>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$12,000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>OBO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="464B66EC" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Adriazola</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06E54357" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+          <w:p w14:paraId="55B833F7" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>804-928-</w:t>
+              <w:t>703-598-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>6698</w:t>
+              <w:t>0025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="245510F0" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+          <w:p w14:paraId="1179A5A7" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Large</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2-tiered</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>riverfront</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>lot.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Graveled</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>cleared.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Quiet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>glen near bathhouse.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16AE6878" w14:textId="77777777" w:rsidR="0054454E" w:rsidRDefault="0054454E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F61B5" w14:paraId="0C988076" w14:textId="77777777" w:rsidTr="00C27DBD">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59E4535B" w14:textId="1D012807" w:rsidR="006F61B5" w:rsidRDefault="006F61B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2/ 322&amp;323</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="275EB2F6" w14:textId="5974C569" w:rsidR="006F61B5" w:rsidRDefault="006F61B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$12,500 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>ea</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> OBO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7704463B" w14:textId="5C562428" w:rsidR="006F61B5" w:rsidRDefault="006F61B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Meyer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A072E7B" w14:textId="55A7FB13" w:rsidR="006F61B5" w:rsidRDefault="006F61B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>540-621-9320</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="328E696F" w14:textId="77777777" w:rsidR="006F61B5" w:rsidRDefault="006F61B5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PO Riverfront lots. Camper ready, cleared, graveled. Chairs, hammock and chiminea convey. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="008F1801" w14:textId="37F29F05" w:rsidR="0054454E" w:rsidRDefault="0054454E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B114D" w14:paraId="3C257036" w14:textId="77777777" w:rsidTr="00C27DBD">
+        <w:trPr>
+          <w:trHeight w:val="1626"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AAB16CA" w14:textId="3B2A6C33" w:rsidR="000B114D" w:rsidRDefault="000B114D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2/337 &amp; 338</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40963CB1" w14:textId="167A35FF" w:rsidR="000B114D" w:rsidRDefault="000B114D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$12,000 for both or $6,000 each</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EA32F0F" w14:textId="01F2FDDD" w:rsidR="000B114D" w:rsidRDefault="000B114D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Jackson</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35514DB5" w14:textId="689F8592" w:rsidR="000B114D" w:rsidRDefault="000B114D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>540-287-2927</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01D44D72" w14:textId="77777777" w:rsidR="000B114D" w:rsidRDefault="000B114D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Riverfront campground property </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a quiet setting, conveniently located near the bathhouse and sporting club. Ready for you to make it your own. Two waterfront side-by-side lots available-purchase together or separately for added flexibility. Perfect for relaxing, customizing, and enjoying campground living. Dues paid for 2026. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B1EEAE1" w14:textId="75B25282" w:rsidR="0054454E" w:rsidRDefault="0054454E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007924B9" w14:paraId="71768FD1" w14:textId="77777777" w:rsidTr="00C27DBD">
+        <w:trPr>
+          <w:trHeight w:val="1626"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="688B9DA8" w14:textId="672A0C95" w:rsidR="007924B9" w:rsidRDefault="007924B9">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2/395</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F2C1EB5" w14:textId="09F03342" w:rsidR="007924B9" w:rsidRDefault="00417D66">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidR="007924B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>18,750</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AA2D613" w14:textId="570E9DC4" w:rsidR="007924B9" w:rsidRDefault="007924B9">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Horn</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03FB8C52" w14:textId="434AD0C1" w:rsidR="007924B9" w:rsidRDefault="007924B9">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>434-987-0960</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6442CB1A" w14:textId="0942ECC9" w:rsidR="007924B9" w:rsidRDefault="007924B9">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2004 Citation 30ft Large </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>slideout</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1-Bedroom 2-Bunk Beds Large Shed w/roll up door Near Large Lake Near Sportsman Club, Low Traffic no thru Rd Covered porch</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D7C0D" w14:paraId="2055F7F3" w14:textId="77777777" w:rsidTr="00C27DBD">
+        <w:trPr>
+          <w:trHeight w:val="621"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3454250C" w14:textId="20D01B55" w:rsidR="002D7C0D" w:rsidRDefault="002D7C0D" w:rsidP="002D7C0D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2/397 &amp; 398</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B1DFFF9" w14:textId="6AB55EAC" w:rsidR="002D7C0D" w:rsidRDefault="002D7C0D" w:rsidP="002D7C0D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$89,900</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68F1B94A" w14:textId="4AFDE1AC" w:rsidR="002D7C0D" w:rsidRDefault="002D7C0D" w:rsidP="002D7C0D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Curtis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C5E30D0" w14:textId="08C760A0" w:rsidR="002D7C0D" w:rsidRDefault="002D7C0D" w:rsidP="002D7C0D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>540-845-6144</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D73C41B" w14:textId="77777777" w:rsidR="002D7C0D" w:rsidRDefault="002D7C0D" w:rsidP="002D7C0D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Near</w:t>
+              <w:t xml:space="preserve">2 story Log Cabin &amp; 2 Spectacular Waterview Lots </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>which</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Border Lake Pocohontas! Also, Very Large, Douglas Fir Covered Deck, and Shed Included</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="648368BD" w14:textId="63D28522" w:rsidR="00BF05BD" w:rsidRDefault="00BF05BD" w:rsidP="002D7C0D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00804A4E" w14:paraId="3A13204A" w14:textId="77777777" w:rsidTr="00C27DBD">
+        <w:trPr>
+          <w:trHeight w:val="1034"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78157282" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>3/208</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69D6EE1E" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$20,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7579EFB4" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Allman</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61EDC16D" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>540-671-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>8914</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7922684F" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glen 3 - Lot 208 For Sale! $20,000 Beautiful water view of the big lake! This lot comes with a camper, tiki bar, fire pit, picnic table, string lights and </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>trex</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> deck! Dues are paid for the season!</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A2CB599" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Camper</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-              <w:t>,</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>is</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>shooting</w:t>
+              <w:t>a</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Jay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Flight</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Baja</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>195RB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>that</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>sleeps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>range</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">leaks and AC </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>works</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> great! Everything sold as is.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38088640" w14:textId="77777777" w:rsidR="00BF05BD" w:rsidRDefault="00BF05BD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00804A4E" w14:paraId="3A6D6F19" w14:textId="77777777" w:rsidTr="006C5FD8">
+      <w:tr w:rsidR="00FB68CF" w14:paraId="3377FDCD" w14:textId="77777777" w:rsidTr="00C27DBD">
+        <w:trPr>
+          <w:trHeight w:val="1034"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34230EF9" w14:textId="54FDE936" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>3/214</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40022519" w14:textId="3DD1C71C" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$14,500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D56043A" w14:textId="14C11B96" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Craigue</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57ECFE3C" w14:textId="3C46FB79" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>703-969-5818</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39E2237B" w14:textId="60FE9367" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2011-27 ft Puma Bunkhouse (2 sets bunk beds) &amp; Queen Master Bedroom. Good condition. Included shed, golf cart, fire pit. 2026 dues paid. Close to bath house. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B29FB" w14:paraId="6E0E8DB6" w14:textId="77777777" w:rsidTr="00C27DBD">
+        <w:trPr>
+          <w:trHeight w:val="501"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E5B8CDE" w14:textId="62DA1872" w:rsidR="003B29FB" w:rsidRDefault="003B29FB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>3/222</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49381B15" w14:textId="0B0030F8" w:rsidR="003B29FB" w:rsidRDefault="003B29FB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$9,500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0873DDE8" w14:textId="71F3C2F1" w:rsidR="003B29FB" w:rsidRDefault="003B29FB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Curran</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6014C89F" w14:textId="55BC30F9" w:rsidR="003B29FB" w:rsidRDefault="003B29FB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>804-994-4669</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18617692" w14:textId="3879391C" w:rsidR="003B29FB" w:rsidRDefault="003B29FB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cleared gravel lot with shade, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>includes</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> member dues</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003A2DAD" w14:paraId="01AF6199" w14:textId="77777777" w:rsidTr="00C27DBD">
+        <w:trPr>
+          <w:trHeight w:val="537"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37D8CFE0" w14:textId="24E200AA" w:rsidR="003A2DAD" w:rsidRDefault="003A2DAD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>4/51</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13AB9A8C" w14:textId="489B9CA3" w:rsidR="003A2DAD" w:rsidRDefault="003A2DAD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$65,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39549BFD" w14:textId="0B8FA26E" w:rsidR="003A2DAD" w:rsidRDefault="003A2DAD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Thompson</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DF11C69" w14:textId="6EFC0CA8" w:rsidR="003A2DAD" w:rsidRDefault="003A2DAD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>540-538-7280</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A8837CE" w14:textId="77777777" w:rsidR="003A2DAD" w:rsidRDefault="003A2DAD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Large lakefront lot on BIG lake. Park Model camper two sheds, dock, must see to appreciate. 2026 Dues paid in full</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25DBF0BE" w14:textId="23333C3C" w:rsidR="0054454E" w:rsidRDefault="0054454E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009312A8" w14:paraId="7D8A0666" w14:textId="77777777" w:rsidTr="00C27DBD">
+        <w:trPr>
+          <w:trHeight w:val="537"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1067E9F3" w14:textId="77777777" w:rsidR="00BF05BD" w:rsidRDefault="00BF05BD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="58FE072F" w14:textId="77777777" w:rsidR="00BF05BD" w:rsidRDefault="00BF05BD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1BC065CA" w14:textId="60EC0162" w:rsidR="009312A8" w:rsidRDefault="009312A8">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>4/54 &amp; 55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09D1AAD2" w14:textId="77777777" w:rsidR="00BF05BD" w:rsidRDefault="00BF05BD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="03054F25" w14:textId="77777777" w:rsidR="00BF05BD" w:rsidRDefault="00BF05BD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3F0DBCF7" w14:textId="74232312" w:rsidR="009312A8" w:rsidRDefault="009312A8">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$110,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="634301DE" w14:textId="77777777" w:rsidR="00BF05BD" w:rsidRDefault="00BF05BD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6B34D3E9" w14:textId="77777777" w:rsidR="00BF05BD" w:rsidRDefault="00BF05BD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0D172D9E" w14:textId="74CCADCF" w:rsidR="009312A8" w:rsidRDefault="009312A8">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Savin</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DE32E00" w14:textId="77777777" w:rsidR="00BF05BD" w:rsidRDefault="00BF05BD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="37639CC9" w14:textId="77777777" w:rsidR="00BF05BD" w:rsidRDefault="00BF05BD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4D3DD0BA" w14:textId="4D971092" w:rsidR="009312A8" w:rsidRDefault="009312A8">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>540-272-1566</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A424893" w14:textId="77777777" w:rsidR="00BF05BD" w:rsidRDefault="00BF05BD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="577D509A" w14:textId="6BD53D48" w:rsidR="009312A8" w:rsidRDefault="00BF05BD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>L</w:t>
+            </w:r>
+            <w:r w:rsidR="009312A8">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ot 54-$50,000-Includes: Jon Boat w/trailer-electric motor. Lot is fully graveled with an excellent base all the way to the lake. Lot 55- $60,000 (lot only)-Includes: 10x16 building with heat &amp; air. Building has decks with stairs surrounding 2 sides &amp; butts up to camper placement. 8x8 shed. 25ft Sylvan Pontoon boat-electric motor. Dock on lake where boat is docked. Outdoor electrical outlets including dock. Lots are fenced with parking outside the fence.  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB479E" w14:paraId="19C5F0F8" w14:textId="77777777" w:rsidTr="00C27DBD">
         <w:trPr>
           <w:trHeight w:val="366"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
-[...25 lines deleted...]
-              <w:spacing w:line="207" w:lineRule="exact"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C4C90DF" w14:textId="282C621C" w:rsidR="00AB479E" w:rsidRDefault="00AB479E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>4/97</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="405E6EF0" w14:textId="47F86E6F" w:rsidR="00AB479E" w:rsidRDefault="00AB479E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...9 lines deleted...]
-            <w:r w:rsidR="001D51DA">
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$53,500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01D2C24F" w14:textId="6FCE9177" w:rsidR="00AB479E" w:rsidRDefault="00AB479E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Heflin</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D75115E" w14:textId="3E72F4F4" w:rsidR="00AB479E" w:rsidRDefault="00AB479E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>540-287-6655</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F27ED42" w14:textId="2F243A2D" w:rsidR="00AB479E" w:rsidRDefault="00AB479E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2003-36’ 5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB479E">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wheel-3 popouts-2 sheds-one full kitchen one is living area-deck-Dues paid and water paid </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00804A4E" w14:paraId="37E13753" w14:textId="77777777" w:rsidTr="00C27DBD">
+        <w:trPr>
+          <w:trHeight w:val="1036"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58B49389" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>4/338</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="228CD5E0" w14:textId="69C10E8E" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE6A01">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>5,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FF5AEEC" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Mathis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F443E38" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>571-229-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>0625</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E4613A0" w14:textId="67A937BF" w:rsidR="00804A4E" w:rsidRDefault="00EE6A01" w:rsidP="00DB147B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PRICE REDUCTION! </w:t>
+            </w:r>
+            <w:r w:rsidR="00BB1ACC">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Graveled lo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>t next to main bath house. Close to lake; walking distance to lake access. Includes shed, golf cart and 2015 Cruiser RV.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="094BB165" w14:textId="77777777" w:rsidR="0054454E" w:rsidRDefault="0054454E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="187" w:lineRule="exact"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF4A73" w14:paraId="7752A35E" w14:textId="77777777" w:rsidTr="00C27DBD">
+        <w:trPr>
+          <w:trHeight w:val="1036"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E8E2018" w14:textId="0395AF00" w:rsidR="00DF4A73" w:rsidRDefault="00DF4A73">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>4/362 &amp; 363</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D7216D1" w14:textId="1247C52D" w:rsidR="00DF4A73" w:rsidRDefault="00DF4A73">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$22,000 OBO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CE2463D" w14:textId="2CB6D9A0" w:rsidR="00DF4A73" w:rsidRDefault="00DF4A73">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>DiNenna</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="035649CA" w14:textId="77777777" w:rsidR="00DF4A73" w:rsidRDefault="00DF4A73">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>1-703-200-3940</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FAD64CF" w14:textId="62947FB5" w:rsidR="00DF4A73" w:rsidRDefault="00DF4A73">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>1-757-746-3573</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DD83FE7" w14:textId="2C6D2103" w:rsidR="00800A14" w:rsidRDefault="00DF4A73">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Big Lake Pocahontas across the street-Water</w:t>
+            </w:r>
+            <w:r w:rsidR="00800A14">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>views! Glen 4. Just cleared, graded, and graveled</w:t>
+            </w:r>
+            <w:r w:rsidR="00800A14">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>! Two side by side, large lots. 60 Amps of power. Just needs your camper. Lot 363 dues paid. Lot 362 paid through 3</w:t>
+            </w:r>
+            <w:r w:rsidR="00800A14" w:rsidRPr="00800A14">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>rd</w:t>
+            </w:r>
+            <w:r w:rsidR="00800A14">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> quarter.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="037E4582" w14:textId="77777777" w:rsidR="00DF4A73" w:rsidRDefault="00800A14">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Turn key</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ready! </w:t>
+            </w:r>
+            <w:r w:rsidR="00DF4A73">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A011A16" w14:textId="5C185476" w:rsidR="0054454E" w:rsidRDefault="0054454E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00804A4E" w14:paraId="413B0940" w14:textId="77777777" w:rsidTr="00C27DBD">
+        <w:trPr>
+          <w:trHeight w:val="827"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56143781" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>5/201</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60A22D39" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$16,000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>OBO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48ADC9FC" w14:textId="03A8FF9D" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spain-Watkins </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E2AA010" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>301-233-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2798</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="544B65A5" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>42ft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>trailer,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>shed,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>deck</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>trailer,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>separate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>deck</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>fenced</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>lot. Nice size lot. All dues paid up until Nov 2025 very loving neighbors short stroll to the very clean bath house, kitchen,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B2AA2E3" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="187" w:lineRule="exact"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>dining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>area,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>full</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>bathroom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>living</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>room</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>will</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>sleep</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>6-8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>people.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B8750FE" w14:textId="77777777" w:rsidR="0054454E" w:rsidRDefault="0054454E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="187" w:lineRule="exact"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A56282" w14:paraId="7808A0E5" w14:textId="77777777" w:rsidTr="00C27DBD">
+        <w:trPr>
+          <w:trHeight w:val="827"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E8FE195" w14:textId="6E713104" w:rsidR="00A56282" w:rsidRDefault="00A56282">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>5/302</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30CDD564" w14:textId="2EFB36AF" w:rsidR="00A56282" w:rsidRDefault="00A56282">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$30,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63802302" w14:textId="489C186B" w:rsidR="00A56282" w:rsidRDefault="00A56282">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Edwards</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45CC0115" w14:textId="603A259E" w:rsidR="00A56282" w:rsidRDefault="00A56282">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>703-969-4418</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E52580C" w14:textId="36E37A0A" w:rsidR="00A56282" w:rsidRDefault="00A56282">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$10,000 for lot, $25,000 for camper, $30,000 for both. Located in Glen 5, with a beautiful lake </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>view+nearby</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> lake access. Trees for shade, and lot has been mulched. 2020 29’Tracer Breeze: Great condition all seasons </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>camper</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Rear bathroom, 1 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>bedroom+dining</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> area bed+ a pull-out couch. Can sleep 6. Trailer </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>financed</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> with Connexus Credit Union and can transfer if financing is needed. Please email </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId5" w:history="1">
+              <w:r w:rsidRPr="00417374">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:sz w:val="18"/>
+                </w:rPr>
+                <w:t>3399jon@gmail.com</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for more info.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B9566A" w14:paraId="00FDE5D3" w14:textId="77777777" w:rsidTr="00C27DBD">
+        <w:trPr>
+          <w:trHeight w:val="654"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53BC7C8B" w14:textId="30A54BE0" w:rsidR="00B9566A" w:rsidRDefault="00B9566A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>5/385 &amp; 386</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0102C2CE" w14:textId="75D973AE" w:rsidR="00B9566A" w:rsidRDefault="00B9566A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$55,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61F8184C" w14:textId="70F0AA02" w:rsidR="00B9566A" w:rsidRDefault="00B9566A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Harrison</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05C9160C" w14:textId="198B883B" w:rsidR="00B9566A" w:rsidRDefault="00B9566A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>804-339-4932</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E5F81A9" w14:textId="2144A14F" w:rsidR="00B9566A" w:rsidRDefault="00B9566A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Two </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>lots</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> camper gas golf cart Big Shed in front of boat landing on big lake  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FB68CF" w14:paraId="47AA26BB" w14:textId="77777777" w:rsidTr="00C27DBD">
+        <w:trPr>
+          <w:trHeight w:val="654"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44EB05D2" w14:textId="10AE3DA6" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>6/228 &amp; 229</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="074B1A37" w14:textId="1E7123B2" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$12,000 OBO for both lots</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67396A0C" w14:textId="38C0E7CB" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Herring</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20A645CC" w14:textId="4A3EE4D8" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>623-340-6592</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25D06B1E" w14:textId="31DF4D69" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2 Extra Large cleared lots. Walking distance to all your bathhouse. Walking distance to PO River &amp; Nature Trail. Quiet area of campground. Backed by woods for privacy.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FB68CF" w14:paraId="5A6474F5" w14:textId="77777777" w:rsidTr="00C27DBD">
+        <w:trPr>
+          <w:trHeight w:val="537"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B18734A" w14:textId="7B80EDB5" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>6/264 &amp; 265</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="440B9747" w14:textId="102B46DD" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$12,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BB75DE1" w14:textId="7078331D" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Black</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14994779" w14:textId="290A93D1" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>757-681-1393</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5757B26A" w14:textId="7D7C29EE" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Nice River Lots, cleared, nice shade trees, screened building. Dues paid through Oct 2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E33C09" w14:paraId="3AA6D5B0" w14:textId="77777777" w:rsidTr="00C27DBD">
+        <w:trPr>
+          <w:trHeight w:val="537"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1569A2A4" w14:textId="5429CDB5" w:rsidR="00E33C09" w:rsidRDefault="00E33C09">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>7/24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1091330A" w14:textId="58E0C95B" w:rsidR="00E33C09" w:rsidRDefault="00E33C09">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$30,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D5FC8B9" w14:textId="671221E5" w:rsidR="00E33C09" w:rsidRDefault="00E33C09">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Johnson</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EA41CA0" w14:textId="21F97BC5" w:rsidR="00E33C09" w:rsidRDefault="00E33C09">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>757-350-0077</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08EB018B" w14:textId="0226359F" w:rsidR="00E33C09" w:rsidRDefault="00E33C09">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Graded lot with driveway 10x14 shed (2024) 12x12 platform (2024) 2022 crossroads zinger 282 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>bh</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> camper-king size bed 2 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>tvs</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> outdoor kitchen-4x8 out building</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FB68CF" w14:paraId="60714543" w14:textId="77777777" w:rsidTr="00C27DBD">
+        <w:trPr>
+          <w:trHeight w:val="537"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C879365" w14:textId="1C6BFCA5" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>7/142</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="082E67BB" w14:textId="3494C23C" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidR="00F46CBE">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>32,000 OBO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="774E22D5" w14:textId="411B4A8C" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Booker</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B9B4489" w14:textId="26447067" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>619-829-2518</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EA0F8AF" w14:textId="49BF73DA" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Cleared corner lot with 2018 32ft Forest River Wildwood 32BHDS camper (outside kitchen, new grill, bunk room) Great condition.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00804A4E" w14:paraId="434F62AE" w14:textId="77777777" w:rsidTr="00C27DBD">
+        <w:trPr>
+          <w:trHeight w:val="621"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2269AB26" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>9/131</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>&amp;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>132</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AD78B79" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$17,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A0E836A" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Bryant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29D446E9" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>202-321-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>0927</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FB12479" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Turn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>key</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>trailer,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>cleared</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>gravel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>lots,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>across</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>from</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>comfort</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01123194" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>house.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Shed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>rubber</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>maid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>included.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Trailer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>has</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>new roof w/ bottom enclosure. Good condition; no work needed.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59D108E7" w14:textId="77777777" w:rsidR="009262E4" w:rsidRDefault="009262E4">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00314459" w14:paraId="30A6DA28" w14:textId="77777777" w:rsidTr="00C27DBD">
+        <w:trPr>
+          <w:trHeight w:val="402"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FB00911" w14:textId="10E2B479" w:rsidR="00314459" w:rsidRDefault="00314459">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>9/248</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F58BDE6" w14:textId="2E6C3A72" w:rsidR="00314459" w:rsidRDefault="00314459">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$1,500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A79E99D" w14:textId="30824445" w:rsidR="00314459" w:rsidRDefault="00314459">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Morales</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2203E356" w14:textId="6AA6ECEE" w:rsidR="00314459" w:rsidRDefault="00314459">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>240-281-3399</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A350FAB" w14:textId="6F08A1E1" w:rsidR="008E406C" w:rsidRDefault="00314459" w:rsidP="006C5FD8">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Great size lot in secluded location</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00261950" w14:paraId="0CF6B2C0" w14:textId="77777777" w:rsidTr="00C27DBD">
+        <w:trPr>
+          <w:trHeight w:val="834"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16979ECC" w14:textId="60179324" w:rsidR="00261950" w:rsidRDefault="00261950">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>9/265</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51B3ABF6" w14:textId="74F04515" w:rsidR="00261950" w:rsidRDefault="00261950">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$6</w:t>
+            </w:r>
+            <w:r w:rsidR="009262E4">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1149" w:type="dxa"/>
-[...14 lines deleted...]
-              <w:t>DaSilva</w:t>
+            <w:tcW w:w="1573" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74D8CA84" w14:textId="5B860C0A" w:rsidR="00261950" w:rsidRDefault="00261950">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Granderson</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03A74825" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
-[...2 lines deleted...]
-              <w:spacing w:line="207" w:lineRule="exact"/>
+          <w:p w14:paraId="3BDE151A" w14:textId="43EF3F64" w:rsidR="00261950" w:rsidRDefault="00261950">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="106"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...14 lines deleted...]
-              <w:t>6220</w:t>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>1-804-317-8456</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="438758FB" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
-[...2 lines deleted...]
-              <w:spacing w:line="207" w:lineRule="exact"/>
+          <w:p w14:paraId="51DC56B1" w14:textId="48D699E5" w:rsidR="009262E4" w:rsidRDefault="00261950" w:rsidP="00022145">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-2"/>
-[...2 lines deleted...]
-              <w:t>Marcio</w:t>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Recently cleared corner lot (4,619 sq ft) Located directly across from “The Nature Trail”.</w:t>
+            </w:r>
+            <w:r w:rsidR="008E1376">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Includes a 40ft ’86 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="008E1376">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Londonaire</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="008E1376">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5</w:t>
+            </w:r>
+            <w:r w:rsidR="008E1376" w:rsidRPr="008E1376">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r w:rsidR="008E1376">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wheel RV +10 by 10 Metal Shed –Sold </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="008E1376">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>As</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="008E1376">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Is. Dues and Taxes paid </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="008E1376">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>thru</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="008E1376">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2025. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0083101B" w14:paraId="267CA8E6" w14:textId="77777777" w:rsidTr="006C5FD8">
+      <w:tr w:rsidR="003A2DAD" w14:paraId="2DF9DB7A" w14:textId="77777777" w:rsidTr="00C27DBD">
         <w:trPr>
           <w:trHeight w:val="513"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
-[...26 lines deleted...]
-              <w:spacing w:line="207" w:lineRule="exact"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="014A4506" w14:textId="4D495A40" w:rsidR="003A2DAD" w:rsidRDefault="003A2DAD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>10/14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1946B78C" w14:textId="74EF3EF8" w:rsidR="003A2DAD" w:rsidRDefault="003A2DAD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>$40,000</w:t>
-[...21 lines deleted...]
-              <w:t>Lemes</w:t>
+              <w:t>$28,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48FC2A76" w14:textId="7882B505" w:rsidR="003A2DAD" w:rsidRDefault="003A2DAD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Thompson</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="305A2866" w14:textId="77777777" w:rsidR="0083101B" w:rsidRDefault="0083101B">
-[...2 lines deleted...]
-              <w:spacing w:line="207" w:lineRule="exact"/>
+          <w:p w14:paraId="0CF5C37B" w14:textId="3F0287BE" w:rsidR="003A2DAD" w:rsidRDefault="003A2DAD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">301-547-5449 </w:t>
-[...5 lines deleted...]
-              <w:spacing w:line="207" w:lineRule="exact"/>
+              <w:t>540-538-7280</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B58EFF1" w14:textId="43E8FEE1" w:rsidR="003A2DAD" w:rsidRDefault="003A2DAD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Comes with two sheds, on main road, large fireplace, carport over whole camper</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FB68CF" w14:paraId="255D31D2" w14:textId="77777777" w:rsidTr="00C27DBD">
+        <w:trPr>
+          <w:trHeight w:val="513"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0776FA33" w14:textId="03D214FF" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>10/18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A692FC5" w14:textId="352A3BE3" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$25,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="305A9014" w14:textId="723088ED" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Walker</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D561E51" w14:textId="655911F0" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>(Text me)</w:t>
+              <w:t>540-539-5365</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61A9F71F" w14:textId="08EB2A27" w:rsidR="0083101B" w:rsidRDefault="0083101B">
-[...2 lines deleted...]
-              <w:spacing w:line="207" w:lineRule="exact"/>
+          <w:p w14:paraId="0BD5D51B" w14:textId="410211AA" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="104"/>
               <w:rPr>
-                <w:spacing w:val="-2"/>
-[...24 lines deleted...]
-              <w:spacing w:line="207" w:lineRule="exact"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2014 Wildwood Lodge camper 10x42, shed &amp; building along main road 25,000 Bulldog 300 UTV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE5D40" w14:paraId="2245E17F" w14:textId="77777777" w:rsidTr="00C27DBD">
+        <w:trPr>
+          <w:trHeight w:val="1347"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="711663B9" w14:textId="77777777" w:rsidR="00D7139E" w:rsidRDefault="00D7139E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0FCBBD11" w14:textId="77777777" w:rsidR="00504054" w:rsidRDefault="00504054">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2F0E9F36" w14:textId="18D3FBFD" w:rsidR="00BE5D40" w:rsidRDefault="00BE5D40">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>10/36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E55FF9E" w14:textId="77777777" w:rsidR="00DE0A7F" w:rsidRDefault="00DE0A7F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7D8F9B49" w14:textId="77777777" w:rsidR="00504054" w:rsidRDefault="00504054">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5EFEA984" w14:textId="42F64A5D" w:rsidR="00BE5D40" w:rsidRDefault="00BE5D40">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$28,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12D05006" w14:textId="77777777" w:rsidR="00DE0A7F" w:rsidRDefault="00DE0A7F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="05D1F6C9" w14:textId="77777777" w:rsidR="00E33C09" w:rsidRDefault="00E33C09">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6ABA110E" w14:textId="094546FE" w:rsidR="00BE5D40" w:rsidRDefault="00BE5D40">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Langhorne</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="380AD0C9" w14:textId="77777777" w:rsidR="00DE0A7F" w:rsidRDefault="00DE0A7F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6F885CA9" w14:textId="77777777" w:rsidR="00E33C09" w:rsidRDefault="00E33C09">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7F2D39B2" w14:textId="3618C69E" w:rsidR="00BE5D40" w:rsidRDefault="00BE5D40">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>843-467-6602</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="050B6C49" w14:textId="6E9CDFF3" w:rsidR="0054454E" w:rsidRDefault="00BE5D40" w:rsidP="00BF05BD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="104"/>
               <w:rPr>
-                <w:spacing w:val="-2"/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trailer is finished with front </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>screened</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in porch, tin roof and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>awning added</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>. Sleeps 5-6 with furniture and heating/air. Features 2 rooms, a closet, living room, loft, kitchen and bathroom with shower. Spacious gravel lot with 12x16 shed with electricity, roll up garage door and golf cart also included. Located convenient to main road and bathhouse nearby. Property and contents sold as is.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00804A4E" w14:paraId="3BEA7FFD" w14:textId="77777777" w:rsidTr="006C5FD8">
+      <w:tr w:rsidR="00526D58" w:rsidRPr="0054454E" w14:paraId="7F08BEEC" w14:textId="77777777" w:rsidTr="00C27DBD">
+        <w:trPr>
+          <w:trHeight w:val="513"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B9461E9" w14:textId="5AE5B277" w:rsidR="00526D58" w:rsidRPr="0054454E" w:rsidRDefault="00526D58">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0054454E">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>10/238</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="667D0E12" w14:textId="42E7785D" w:rsidR="00526D58" w:rsidRPr="0054454E" w:rsidRDefault="00526D58">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0054454E">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$25,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6691ADFD" w14:textId="259C9A2C" w:rsidR="00526D58" w:rsidRPr="0054454E" w:rsidRDefault="00526D58">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0054454E">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Foley</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DCCC0DC" w14:textId="194B5098" w:rsidR="00526D58" w:rsidRPr="0054454E" w:rsidRDefault="00526D58">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0054454E">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>1-804-919-4506</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="330FC516" w14:textId="689963EA" w:rsidR="00526D58" w:rsidRPr="0054454E" w:rsidRDefault="00526D58">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0054454E">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corner lot, deck, sunroom, workshop. Across the street from comfort station. 1996 Holiday Rambler sleeps six Ask for Sharon Skipper   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E406C" w14:paraId="2B1CC22F" w14:textId="77777777" w:rsidTr="00C27DBD">
+        <w:trPr>
+          <w:trHeight w:val="513"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B916AE0" w14:textId="4A2A6573" w:rsidR="008E406C" w:rsidRDefault="008E406C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>10/273</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04BDDFBB" w14:textId="2967F3F3" w:rsidR="008E406C" w:rsidRDefault="008E406C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$7,000 OBO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="033CBFEF" w14:textId="3D62514E" w:rsidR="008E406C" w:rsidRDefault="008E406C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Rose</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C9BF3BD" w14:textId="2DCB84C1" w:rsidR="008E406C" w:rsidRDefault="008E406C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>540-840-5238</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15E2712E" w14:textId="69231D17" w:rsidR="008E406C" w:rsidRDefault="008E406C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Corner Lot, graveled, ready to go</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F170B0" w14:paraId="062F3C79" w14:textId="77777777" w:rsidTr="00C27DBD">
+        <w:trPr>
+          <w:trHeight w:val="513"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16E030A5" w14:textId="13FBB969" w:rsidR="00F170B0" w:rsidRDefault="00F170B0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10/302 &amp; 303 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31B6DCE5" w14:textId="6F06E50D" w:rsidR="00F170B0" w:rsidRDefault="00F170B0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$20,000 OBO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F450473" w14:textId="7DA30CA3" w:rsidR="00F170B0" w:rsidRDefault="00F170B0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Rose</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25C87FA7" w14:textId="4F835263" w:rsidR="00F170B0" w:rsidRDefault="00F170B0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>1-540-840-5238</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17D5F546" w14:textId="33043A1A" w:rsidR="00F170B0" w:rsidRDefault="00F170B0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2 Lots, one shed, screen room on each lot</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00804A4E" w14:paraId="423062F6" w14:textId="77777777" w:rsidTr="00C27DBD">
+        <w:trPr>
+          <w:trHeight w:val="621"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BD9E0A9" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>11/2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="708CB52B" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$89,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="610F2389" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Green</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CD334C9" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>410-917-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>1167</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78AB5F9D" w14:textId="0BED2E98" w:rsidR="002E0EF6" w:rsidRDefault="002E0EF6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Highly sought after SEWER lot in Glen 11…</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D9CB9B7" w14:textId="0E15E2D3" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Park</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>model</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>never</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>used.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>New</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>shed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>wired.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Attached</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="308D9240" w14:textId="344AB118" w:rsidR="008E406C" w:rsidRDefault="00BB1ACC" w:rsidP="00BF05BD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>enclosed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>porch</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>off</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>trailer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>ceiling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>fan.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Directly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>across</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>from Bath House.</w:t>
+            </w:r>
+            <w:r w:rsidR="002E0EF6">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> All paperwork for camper and shed.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00804A4E" w14:paraId="7D6B0BC1" w14:textId="77777777" w:rsidTr="00C27DBD">
+        <w:trPr>
+          <w:trHeight w:val="70"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55515CAB" w14:textId="72E35C75" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>11/45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D5CFC24" w14:textId="7B18E03A" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$38,500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6341B9C2" w14:textId="3A1536E0" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Brown</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B8028A8" w14:textId="56A47AC8" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>304-261-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>8133</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EA4A56D" w14:textId="45C1107E" w:rsidR="008E406C" w:rsidRDefault="00BB1ACC" w:rsidP="008429D5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="208" w:lineRule="exact"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Sewer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>lot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>nice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>quiet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>glen.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Trees</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>cleared</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>new</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>gravel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>put down ready for a camper</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000E055D" w14:paraId="7479A7AF" w14:textId="77777777" w:rsidTr="00C27DBD">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
-[...21 lines deleted...]
-          <w:p w14:paraId="62789079" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A2DF8C5" w14:textId="1CD5EADF" w:rsidR="000E055D" w:rsidRDefault="000E055D" w:rsidP="00743733">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidR="001E36A4">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>/75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60AD8232" w14:textId="77777777" w:rsidR="000E055D" w:rsidRDefault="000E055D" w:rsidP="00743733">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...38 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$92,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B688FD4" w14:textId="77777777" w:rsidR="000E055D" w:rsidRDefault="000E055D" w:rsidP="00743733">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Riley</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55B833F7" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+          <w:p w14:paraId="7562A5C8" w14:textId="77777777" w:rsidR="000E055D" w:rsidRDefault="000E055D" w:rsidP="00743733">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>703-598-</w:t>
+              <w:t>336-382-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>0025</w:t>
+              <w:t>6300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1179A5A7" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+          <w:p w14:paraId="647EEDE7" w14:textId="77777777" w:rsidR="000E055D" w:rsidRDefault="000E055D" w:rsidP="00743733">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104" w:right="168"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Large</w:t>
+              <w:t>Lakefront</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>w/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Dock,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Sewage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Lot,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>40ft</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>2-tiered</w:t>
+              <w:t>Forest</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>riverfront</w:t>
-[...25 lines deleted...]
-              <w:t>Graveled</w:t>
+              <w:t>River</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>and</w:t>
-[...41 lines deleted...]
-          <w:p w14:paraId="16AE6878" w14:textId="77777777" w:rsidR="0054454E" w:rsidRDefault="0054454E">
+              <w:t>Camper</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>next to beach and rec center</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D32806" w14:paraId="2D40807E" w14:textId="77777777" w:rsidTr="00C27DBD">
+        <w:trPr>
+          <w:trHeight w:val="1752"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3818EC30" w14:textId="2DF7D65E" w:rsidR="00D32806" w:rsidRDefault="00D32806" w:rsidP="00743733">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>12/90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F29C195" w14:textId="68329BC1" w:rsidR="00D32806" w:rsidRDefault="00D32806" w:rsidP="00743733">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidR="000758E2">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>59,555</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FF44A4A" w14:textId="55745343" w:rsidR="00D32806" w:rsidRDefault="00D32806" w:rsidP="00743733">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Cattaro</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09D2FEEF" w14:textId="7260FCD0" w:rsidR="00D32806" w:rsidRDefault="00D32806" w:rsidP="00743733">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>(540)408-5305</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E8AC8A6" w14:textId="011B9365" w:rsidR="00D32806" w:rsidRDefault="00D32806" w:rsidP="00743733">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104" w:right="168"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>WATERFRONT lot on the big lake (Pocahontas) for just $</w:t>
+            </w:r>
+            <w:r w:rsidR="000758E2">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>59,555</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">! Pristine 34 ft </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Sporttrek</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Touring Edition 343VBH camper that is </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>move in ready</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Includes an owner’s bathroom and additional separate half bath, Bunk room with enough beds for the whole family. Two fireplaces, one in main bedroom, one in living area. Outdoor kitchen with fridge, stove top, sink and TV! Camper, Outdoor Seating, swings, small dock, and golf cart included in </w:t>
+            </w:r>
+            <w:r w:rsidR="001D4412">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">price. </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F61B5" w14:paraId="0C988076" w14:textId="77777777" w:rsidTr="006C5FD8">
+      <w:tr w:rsidR="003B29FB" w14:paraId="5179E677" w14:textId="77777777" w:rsidTr="00C27DBD">
         <w:trPr>
-          <w:trHeight w:val="510"/>
+          <w:trHeight w:val="762"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="275EB2F6" w14:textId="5974C569" w:rsidR="006F61B5" w:rsidRDefault="006F61B5">
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="127C8AED" w14:textId="6EEFADE3" w:rsidR="003B29FB" w:rsidRDefault="003B29FB" w:rsidP="00743733">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>13/285</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EEA62DD" w14:textId="79D34153" w:rsidR="003B29FB" w:rsidRDefault="003B29FB" w:rsidP="00743733">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...41 lines deleted...]
-              <w:t>Meyer</w:t>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$13,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10DF9E0A" w14:textId="7DD8150E" w:rsidR="003B29FB" w:rsidRDefault="003B29FB" w:rsidP="00743733">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Benedix</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A072E7B" w14:textId="55A7FB13" w:rsidR="006F61B5" w:rsidRDefault="006F61B5">
+          <w:p w14:paraId="6DBEB2BB" w14:textId="3A070D7B" w:rsidR="003B29FB" w:rsidRDefault="003B29FB" w:rsidP="00743733">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>540-621-9320</w:t>
+              <w:t>(610)657-2230</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="328E696F" w14:textId="77777777" w:rsidR="006F61B5" w:rsidRDefault="006F61B5">
+          <w:p w14:paraId="47DBAC9D" w14:textId="2BFF97C1" w:rsidR="00BF05BD" w:rsidRPr="00BF05BD" w:rsidRDefault="003B29FB" w:rsidP="00BF05BD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104" w:right="168"/>
-              <w:rPr>
-[...10 lines deleted...]
-          <w:p w14:paraId="008F1801" w14:textId="37F29F05" w:rsidR="0054454E" w:rsidRDefault="0054454E">
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Property is cleared with stoned base with a 34ft 2006 Jayco Jay Flight well maintained. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B29FB" w14:paraId="1B239517" w14:textId="77777777" w:rsidTr="00C27DBD">
+        <w:trPr>
+          <w:trHeight w:val="492"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BDA34B7" w14:textId="7BA0F329" w:rsidR="003B29FB" w:rsidRDefault="003B29FB" w:rsidP="00743733">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>13/297</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D25345C" w14:textId="6FBA7865" w:rsidR="003B29FB" w:rsidRDefault="003B29FB" w:rsidP="00743733">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$4,500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57568C21" w14:textId="2C2C0B2C" w:rsidR="003B29FB" w:rsidRDefault="003B29FB" w:rsidP="00743733">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Benedix</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E4ABE9B" w14:textId="1CFC5CAC" w:rsidR="003B29FB" w:rsidRDefault="003B29FB" w:rsidP="00743733">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>(610)657-2230</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="047F1A60" w14:textId="665306F8" w:rsidR="003B29FB" w:rsidRDefault="003B29FB" w:rsidP="00743733">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104" w:right="168"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Needs clean up and stone</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B114D" w14:paraId="3C257036" w14:textId="77777777" w:rsidTr="006C5FD8">
+      <w:tr w:rsidR="00804A4E" w14:paraId="5B7869DC" w14:textId="77777777" w:rsidTr="00C27DBD">
         <w:trPr>
-          <w:trHeight w:val="510"/>
+          <w:trHeight w:val="433"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
-[...24 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3609CE1C" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>13/432</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3134E59C" w14:textId="322A2736" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...22 lines deleted...]
-              <w:t>Jackson</w:t>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidR="00611748">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>22,500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5559588E" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Fox</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35514DB5" w14:textId="689F8592" w:rsidR="000B114D" w:rsidRDefault="000B114D">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="5FA712FB" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="106"/>
               <w:rPr>
-                <w:spacing w:val="-2"/>
-[...8 lines deleted...]
-              <w:t>540-287-2927</w:t>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>814-897-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>5067</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01D44D72" w14:textId="77777777" w:rsidR="000B114D" w:rsidRDefault="000B114D">
+          <w:p w14:paraId="27900765" w14:textId="116AB57C" w:rsidR="00F224A9" w:rsidRDefault="00BB1ACC" w:rsidP="008429D5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="2"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Lot,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Camper,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Shed,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Camper</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Jayco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Eagle,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>35ft Bunkhouse, Corner Lot, 10x12 Shed</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE066A" w14:paraId="5307447C" w14:textId="77777777" w:rsidTr="00C27DBD">
+        <w:trPr>
+          <w:trHeight w:val="433"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60B8C526" w14:textId="2B59B152" w:rsidR="00AE066A" w:rsidRDefault="00AE066A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>13/502</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B701D78" w14:textId="515875B1" w:rsidR="00AE066A" w:rsidRDefault="00AE066A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$6,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="072761A9" w14:textId="3B512E0F" w:rsidR="00AE066A" w:rsidRDefault="00AE066A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Bhadel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CDA3470" w14:textId="5DFDEBE0" w:rsidR="00AE066A" w:rsidRDefault="00AE066A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>1-703-474-4171</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A1A6E54" w14:textId="05F54F66" w:rsidR="00AE066A" w:rsidRDefault="00AE066A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="2"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lake view. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Near by</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> bathroom. </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Near from</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the clubhouse and TP as well.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00132524" w14:paraId="2A7F1B8B" w14:textId="77777777" w:rsidTr="00C27DBD">
+        <w:trPr>
+          <w:trHeight w:val="433"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0407E14D" w14:textId="409F2055" w:rsidR="00132524" w:rsidRDefault="00132524">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>14A/178 &amp; 179</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D5AF4C1" w14:textId="40F6276A" w:rsidR="00132524" w:rsidRDefault="00132524">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$30,000 OBO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="656C6947" w14:textId="1782B624" w:rsidR="00132524" w:rsidRDefault="00132524">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Swingler-Quivers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B0FA87B" w14:textId="46D48E50" w:rsidR="00132524" w:rsidRDefault="00132524">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>703-717-2276</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72BF286F" w14:textId="457193C6" w:rsidR="00132524" w:rsidRDefault="00132524">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="2"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$30,000 OBO w/ camper; $14,000 for both </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>lots</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> w/o camper; or $7,500 per lot if individually purchased. 2 Graveled Lots. Surveyed, currently winterized. Comes with 1 shed per lot. The yellow shed has a new roof. Trees are trimmed, lot blown of leaves and wires buried underground in protective PVC piping. Adorned w/ 24 ft KOALA </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>turn key</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> “camper for two”. Queen bed, futon &amp; 1 bathroom. Located on a very nice quiet street </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>w/ great neighbors</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Dues paid in full for 2026.  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB0ABA" w14:paraId="7D23D285" w14:textId="77777777" w:rsidTr="00C27DBD">
+        <w:trPr>
+          <w:trHeight w:val="433"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E0ECE06" w14:textId="3CF772FC" w:rsidR="00EB0ABA" w:rsidRDefault="00EB0ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>14B/159</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69027B91" w14:textId="7D8E4F3B" w:rsidR="00EB0ABA" w:rsidRDefault="00EB0ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$6,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F4B5D25" w14:textId="0A22263F" w:rsidR="00EB0ABA" w:rsidRDefault="00EB0ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Marshall</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29410466" w14:textId="0F847BC1" w:rsidR="00EB0ABA" w:rsidRDefault="00EB0ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>540-671-8012</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E527A1F" w14:textId="5BBD3A0C" w:rsidR="00EB0ABA" w:rsidRDefault="00EB0ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="2"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Cleared, leveled, Graveled lot with Shed.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003A2DAD" w14:paraId="512EFFAA" w14:textId="77777777" w:rsidTr="00C27DBD">
+        <w:trPr>
+          <w:trHeight w:val="433"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DC8876B" w14:textId="366C6B55" w:rsidR="003A2DAD" w:rsidRDefault="003A2DAD" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>14B/171</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10FFFE33" w14:textId="08AF1AE7" w:rsidR="003A2DAD" w:rsidRDefault="003A2DAD" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$37,000 OBO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47C7946A" w14:textId="5008BBED" w:rsidR="003A2DAD" w:rsidRDefault="003A2DAD" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Thompson</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E956E97" w14:textId="1AF23802" w:rsidR="003A2DAD" w:rsidRDefault="003A2DAD" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>1-540-538-7280</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B89703F" w14:textId="77777777" w:rsidR="003A2DAD" w:rsidRDefault="003A2DAD" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="2"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Newly graveled lake front lot, pad for camper, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05215D49" w14:textId="77777777" w:rsidR="003A2DAD" w:rsidRDefault="003A2DAD" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="2"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2026 Dues paid in full</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55C066A7" w14:textId="43A4276E" w:rsidR="00B75D81" w:rsidRDefault="00B75D81" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="2"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C90ABA" w14:paraId="1184D867" w14:textId="77777777" w:rsidTr="00C27DBD">
+        <w:trPr>
+          <w:trHeight w:val="433"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62B0FFC2" w14:textId="77777777" w:rsidR="00F224A9" w:rsidRDefault="00F224A9" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7117C998" w14:textId="77777777" w:rsidR="00C27DBD" w:rsidRDefault="00C27DBD" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="173F8DDA" w14:textId="77777777" w:rsidR="00C27DBD" w:rsidRDefault="00C27DBD" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="15ED8F26" w14:textId="77777777" w:rsidR="00C27DBD" w:rsidRDefault="00C27DBD" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7AA8281D" w14:textId="77777777" w:rsidR="00C27DBD" w:rsidRDefault="00C27DBD" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2916408C" w14:textId="5599719B" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>14B/174</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0992381D" w14:textId="77777777" w:rsidR="00B75D81" w:rsidRDefault="00B75D81" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="52303C7C" w14:textId="77777777" w:rsidR="00C27DBD" w:rsidRDefault="00C27DBD" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0B2C84B4" w14:textId="77777777" w:rsidR="00C27DBD" w:rsidRDefault="00C27DBD" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7EB79197" w14:textId="77777777" w:rsidR="00C27DBD" w:rsidRDefault="00C27DBD" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4D3E199E" w14:textId="77777777" w:rsidR="00C27DBD" w:rsidRDefault="00C27DBD" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="55B70F27" w14:textId="2017D474" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$58,500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2805B484" w14:textId="77777777" w:rsidR="00F224A9" w:rsidRDefault="00F224A9" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="394FC227" w14:textId="77777777" w:rsidR="00C27DBD" w:rsidRDefault="00C27DBD" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5459FA36" w14:textId="77777777" w:rsidR="00C27DBD" w:rsidRDefault="00C27DBD" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3E1895C2" w14:textId="77777777" w:rsidR="00C27DBD" w:rsidRDefault="00C27DBD" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="45E5DFDF" w14:textId="77777777" w:rsidR="00C27DBD" w:rsidRDefault="00C27DBD" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6ACD3244" w14:textId="5036158F" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Sinay</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C37E6C9" w14:textId="77777777" w:rsidR="00F224A9" w:rsidRDefault="00F224A9" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5269C840" w14:textId="77777777" w:rsidR="00C27DBD" w:rsidRDefault="00C27DBD" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4B65E807" w14:textId="77777777" w:rsidR="00C27DBD" w:rsidRDefault="00C27DBD" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="092C5988" w14:textId="77777777" w:rsidR="00C27DBD" w:rsidRDefault="00C27DBD" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="07624FEF" w14:textId="77777777" w:rsidR="00C27DBD" w:rsidRDefault="00C27DBD" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5D0E5882" w14:textId="62699412" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>1-443-668-3960</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="253E0524" w14:textId="3DAF306A" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="2"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35 ft with 32’tip out; 40 ft waterfront lot, trailer cover, dock. Features/Highlights: Beautiful Forty (40) foot waterfront lot Lake with 2 bench 6’x10’ dock with TREX planking Shaded, lovely Rose of Sharon (Hibiscus) bushes, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>forsythais</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, hollies </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1343AEB4" w14:textId="77777777" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="2"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1982 Town &amp; Country </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>35 foot</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Park Model trailer, with full </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>tipour</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 32’ Electrically controlled IV antenna on high mast. Coleman Mach 3 power saver Air Conditioner installed 6/2018 Heavy Wooden steps front and rear </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="520E69A5" w14:textId="77777777" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="2"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10x40 Carolina Carports cover, with green end panels </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A664C2C" w14:textId="2A514302" w:rsidR="00A708CB" w:rsidRDefault="00A708CB" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="2"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B114D" w14:paraId="1D529F8E" w14:textId="77777777" w:rsidTr="00C27DBD">
+        <w:trPr>
+          <w:trHeight w:val="519"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="701986C6" w14:textId="36DFCA79" w:rsidR="000B114D" w:rsidRDefault="000B114D" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>14B/272</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E544694" w14:textId="72C777A3" w:rsidR="000B114D" w:rsidRDefault="000B114D" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$15,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22245DEE" w14:textId="211C8132" w:rsidR="000B114D" w:rsidRDefault="000B114D" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Farrell</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="683435D8" w14:textId="2E4A59A1" w:rsidR="000B114D" w:rsidRDefault="000B114D" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>540-226-5856</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71FA5387" w14:textId="77777777" w:rsidR="000B114D" w:rsidRDefault="00A708CB" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="104" w:right="168"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="0B1EEAE1" w14:textId="75B25282" w:rsidR="0054454E" w:rsidRDefault="0054454E">
+              <w:ind w:left="104" w:right="431"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Selling with Lot 273. Large flat double lots (272 and 273) fully graveled and ready for camping. Shared electric and water post. Easy in and easy out. Electric and water per county code on outer posts. Only 150 feet from the bathhouse. Surveyed and marked with stakes. Camper not included.  </w:t>
+            </w:r>
+            <w:r w:rsidR="000B114D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36029D20" w14:textId="597CA225" w:rsidR="00A708CB" w:rsidRDefault="00A708CB" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="104" w:right="168"/>
+              <w:ind w:left="104" w:right="431"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00804A4E" w14:paraId="718031EF" w14:textId="77777777" w:rsidTr="006C5FD8">
+      <w:tr w:rsidR="000B114D" w14:paraId="0ABC6347" w14:textId="77777777" w:rsidTr="00C27DBD">
+        <w:trPr>
+          <w:trHeight w:val="537"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39DA071E" w14:textId="6EF3D173" w:rsidR="000B114D" w:rsidRDefault="000B114D" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>14B/273</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C4FD905" w14:textId="258AABE9" w:rsidR="000B114D" w:rsidRDefault="000B114D" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$20,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E458DD4" w14:textId="4C2C349C" w:rsidR="000B114D" w:rsidRDefault="000B114D" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Farrell</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D5EBEFA" w14:textId="3F1BB084" w:rsidR="000B114D" w:rsidRDefault="000B114D" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>540-226-5856</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A926C8B" w14:textId="77777777" w:rsidR="00A708CB" w:rsidRDefault="00A708CB" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="431"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Selling with Lot 272. Large flat double lots (272 and 273) fully graveled and ready for camping. Shared electric riser and water post. Easy in and Easy out. Electric and water per county code on outer posts. Only 150 feet from the bathhouse. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Surveryed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and marked with stakes. Shed included </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>on</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> lot with electric, camper not included. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66D1692A" w14:textId="2B634673" w:rsidR="000B114D" w:rsidRDefault="00A708CB" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="431"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00023DFE" w14:paraId="547ECF8E" w14:textId="77777777" w:rsidTr="00C27DBD">
+        <w:trPr>
+          <w:trHeight w:val="431"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="347B0F51" w14:textId="5FF81E06" w:rsidR="00023DFE" w:rsidRDefault="00023DFE" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>15/8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70075FB4" w14:textId="30BD9EA5" w:rsidR="00023DFE" w:rsidRDefault="00023DFE" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$10,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65EF6EF4" w14:textId="24DB8646" w:rsidR="00023DFE" w:rsidRDefault="00023DFE" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Mounger</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D807C81" w14:textId="22B2B5CF" w:rsidR="00023DFE" w:rsidRDefault="00023DFE" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>757-342-9767</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35352FFD" w14:textId="246BE578" w:rsidR="00023DFE" w:rsidRDefault="00023DFE" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Lot plus shed &amp; golf cart</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DE2E98" w14:paraId="070A1735" w14:textId="77777777" w:rsidTr="00C27DBD">
+        <w:trPr>
+          <w:trHeight w:val="431"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12F786D9" w14:textId="74FC531E" w:rsidR="00DE2E98" w:rsidRDefault="00DE2E98" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>15/45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CFCFC0A" w14:textId="2D4C7A4C" w:rsidR="00DE2E98" w:rsidRDefault="00DE2E98" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$10,500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="505DD0DE" w14:textId="47E83C66" w:rsidR="00DE2E98" w:rsidRDefault="00DE2E98" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Dabney</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A22A832" w14:textId="71FC5AF8" w:rsidR="00DE2E98" w:rsidRDefault="00DE2E98" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>1-202-717-1261</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57C7557E" w14:textId="77777777" w:rsidR="00DE2E98" w:rsidRDefault="00DE2E98" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Beautiful corner lot already paved with blue gravel (will blow off free!!)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E9B4DF2" w14:textId="1348452A" w:rsidR="009312A8" w:rsidRDefault="009312A8" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C90ABA" w14:paraId="4C5A665E" w14:textId="77777777" w:rsidTr="00C27DBD">
+        <w:trPr>
+          <w:trHeight w:val="827"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02186253" w14:textId="77777777" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>15/46</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C80ABDE" w14:textId="77777777" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$27,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F4E59CF" w14:textId="77777777" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Penuel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BD85C34" w14:textId="77777777" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>540-497-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>8915</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2655F010" w14:textId="77777777" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="242" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="121"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>37 feet long 5</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:position w:val="6"/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="28"/>
+                <w:position w:val="6"/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">wheel trailer. </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Have to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> see the RV inside! All wood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>cabinets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>etc.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Right</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>beside</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>comfort</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>station.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>New</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>roof</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>on</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CE9569D" w14:textId="77777777" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>RV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>last</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>year,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>walking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>distance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>from</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>pond.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Selling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Golf</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Cart included in price.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49E75FFE" w14:textId="77777777" w:rsidR="009312A8" w:rsidRDefault="009312A8" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C90ABA" w14:paraId="550448B4" w14:textId="77777777" w:rsidTr="00C27DBD">
+        <w:trPr>
+          <w:trHeight w:val="897"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43160ED9" w14:textId="77777777" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="203" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>15/63</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4044677C" w14:textId="77777777" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="203" w:lineRule="exact"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$31,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B42D2EC" w14:textId="77777777" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="203" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Lansdown</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DA25729" w14:textId="77777777" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="203" w:lineRule="exact"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>703-965-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>4873</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A34239A" w14:textId="77777777" w:rsidR="00F224A9" w:rsidRDefault="00C90ABA" w:rsidP="0089637D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Beautiful</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>quaint</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>trailer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>great</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>location</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Glen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>15!</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Trailer sleeps 6; is on a level, graveled lot which includes a structured side room and a livable den with lots of plexiglass windows,</w:t>
+            </w:r>
+            <w:r w:rsidR="00F224A9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>electricity/AC.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2014B22E" w14:textId="05FAA55D" w:rsidR="00A708CB" w:rsidRDefault="00A708CB" w:rsidP="0089637D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B114D" w14:paraId="10443ABE" w14:textId="77777777" w:rsidTr="00C27DBD">
+        <w:trPr>
+          <w:trHeight w:val="824"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="667F8CA9" w14:textId="1BA0032C" w:rsidR="000B114D" w:rsidRDefault="000B114D" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="203" w:lineRule="exact"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>15/116</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46441E5D" w14:textId="06D6088E" w:rsidR="000B114D" w:rsidRDefault="000B114D" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="203" w:lineRule="exact"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$33,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E4DB000" w14:textId="2C75CB79" w:rsidR="000B114D" w:rsidRDefault="000B114D" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="203" w:lineRule="exact"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Nicholson</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4565BE26" w14:textId="6F422F57" w:rsidR="000B114D" w:rsidRDefault="000B114D" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="203" w:lineRule="exact"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>804-495-5521</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B3318C6" w14:textId="77777777" w:rsidR="000B114D" w:rsidRDefault="000B114D" w:rsidP="00F224A9">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Across from a Lake St Very Large Wooded Lot, Graveled. RV-2023 Camp-any-where pkg: </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Turn Key</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>-Golfcart, Solar Generators-Picnic Table, Firepit. Health Sale-might sell separate.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B3CA2F3" w14:textId="6E8C62D5" w:rsidR="009312A8" w:rsidRDefault="009312A8" w:rsidP="00F224A9">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009312A8" w14:paraId="46743C4A" w14:textId="77777777" w:rsidTr="00C27DBD">
+        <w:trPr>
+          <w:trHeight w:val="824"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="384F5495" w14:textId="090110BB" w:rsidR="009312A8" w:rsidRDefault="009312A8" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="203" w:lineRule="exact"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>15/259</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="566C9904" w14:textId="0EC8CAEA" w:rsidR="009312A8" w:rsidRDefault="009312A8" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="203" w:lineRule="exact"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$70,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F3713D5" w14:textId="7B2A69A7" w:rsidR="009312A8" w:rsidRDefault="009312A8" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="203" w:lineRule="exact"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Siddique</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F00A301" w14:textId="08ED94B8" w:rsidR="009312A8" w:rsidRDefault="009312A8" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="203" w:lineRule="exact"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>703-598-3617</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="767A21EB" w14:textId="7D206F79" w:rsidR="009312A8" w:rsidRDefault="009312A8" w:rsidP="00F224A9">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Trailer with a spacious extended deck, a cozy porch nook, two storage sheds, and a stunning waterfront view.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C90ABA" w14:paraId="1C1D77FD" w14:textId="77777777" w:rsidTr="00C27DBD">
+        <w:trPr>
+          <w:trHeight w:val="501"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19B3707D" w14:textId="77777777" w:rsidR="00A708CB" w:rsidRDefault="00A708CB" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7B4E42AE" w14:textId="71319D03" w:rsidR="00C90ABA" w:rsidRDefault="00A708CB" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00C90ABA">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7/ 154&amp;155 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BDEF290" w14:textId="77777777" w:rsidR="00A708CB" w:rsidRDefault="00A708CB" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0460FF1B" w14:textId="6721BAB0" w:rsidR="00C90ABA" w:rsidRDefault="00A708CB" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidR="004A4780">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r w:rsidR="00C90ABA">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>,000</w:t>
+            </w:r>
+            <w:r w:rsidR="00D11E90">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> OBO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1827716C" w14:textId="386FE2D8" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Powell</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6932C424" w14:textId="31211163" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>H 202-561-6254</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C370211" w14:textId="6AF66E3C" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>C 202-306-0418</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="736AA051" w14:textId="77777777" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">42’ Trailer 2 Bedroom, 2 bathrooms, 2023/24 new roofing and remodeled inside, screen-in porch, pull-out sofa </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74C3CD31" w14:textId="77777777" w:rsidR="00A708CB" w:rsidRDefault="00A708CB" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="25572B1B" w14:textId="130D9F0C" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005237F5" w14:paraId="533AD276" w14:textId="77777777" w:rsidTr="00C27DBD">
+        <w:trPr>
+          <w:trHeight w:val="431"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14D63C94" w14:textId="6D35E0EA" w:rsidR="005237F5" w:rsidRDefault="005237F5" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>17/231</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79DEBABA" w14:textId="2D5F898C" w:rsidR="005237F5" w:rsidRDefault="005237F5" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$10,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70AE5DEA" w14:textId="0E9C0645" w:rsidR="005237F5" w:rsidRDefault="005237F5" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Cooper</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C55CD05" w14:textId="582FB38A" w:rsidR="005237F5" w:rsidRDefault="005237F5" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>202-350-7970</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="028E0C93" w14:textId="77777777" w:rsidR="005237F5" w:rsidRDefault="005237F5" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Very nice property with the trailer 18ft 2010 trailer in very good condition lot close to the front area</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32A73220" w14:textId="0F738532" w:rsidR="009312A8" w:rsidRDefault="009312A8" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FB68CF" w14:paraId="78DB5E29" w14:textId="77777777" w:rsidTr="00C27DBD">
+        <w:trPr>
+          <w:trHeight w:val="431"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7315435F" w14:textId="25685D5F" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>17/232</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11C68F39" w14:textId="1D2E792B" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$6,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09712CFE" w14:textId="7ADBDF88" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Simanek</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55D7B0FD" w14:textId="147E7169" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>240-447-2311</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="723EADBF" w14:textId="77777777" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Trailer For Sale/only $6,000.00-Jayco 34 ft year 2012 Contact Pete 240-447-2311</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EADB3E6" w14:textId="683572A9" w:rsidR="009312A8" w:rsidRDefault="009312A8" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C90ABA" w14:paraId="4637B7BE" w14:textId="77777777" w:rsidTr="00C27DBD">
+        <w:trPr>
+          <w:trHeight w:val="431"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E097D2F" w14:textId="5F51B342" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>17/293</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D1455A2" w14:textId="79A95E98" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$15,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6025EE5C" w14:textId="0DC71FFD" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Midkiff</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A361657" w14:textId="57DBE24F" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>1-301-741-1376</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31F0946F" w14:textId="77777777" w:rsidR="009312A8" w:rsidRDefault="00C90ABA" w:rsidP="0089637D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dues, Water, Taxes up to date. Very close to comfort station 17B Level Lot gravel w/trees Old 28’ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Norris</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> trailer. Deck, Screen </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Porch</w:t>
+            </w:r>
+            <w:r w:rsidR="0089637D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Trailer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> cover &amp; shed  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7803D60D" w14:textId="699C72E4" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="0089637D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C90ABA" w14:paraId="14598E9A" w14:textId="77777777" w:rsidTr="00C27DBD">
         <w:trPr>
           <w:trHeight w:val="621"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
-[...21 lines deleted...]
-          <w:p w14:paraId="6DFD8CFE" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04F6A2A4" w14:textId="77777777" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>18/11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>&amp;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04CA16F1" w14:textId="77777777" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>$18,750</w:t>
-[...13 lines deleted...]
-            </w:pPr>
+              <w:t>$26,500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57DED937" w14:textId="77777777" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Viveros</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B3FFFA1" w14:textId="77777777" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>240-544-</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Horn</w:t>
-[...27 lines deleted...]
-              <w:t>0960</w:t>
+              <w:t>8870</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2CA56268" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
-[...348 lines deleted...]
-          <w:p w14:paraId="7922684F" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+          <w:p w14:paraId="013E8581" w14:textId="77777777" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104" w:right="168"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glen 3 - Lot 208 For Sale! $20,000 Beautiful water view of the big lake! This lot comes with a camper, tiki bar, fire pit, picnic table, string lights and </w:t>
-[...28 lines deleted...]
-              <w:t>Camper</w:t>
+              <w:t xml:space="preserve">Both </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>lots</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> w/ RV.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Water is </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>pay</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in full till next year annually payment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>is</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>is</w:t>
+              <w:t>paid</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>a</w:t>
+              <w:t>until</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>November</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2025.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Both</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>lots</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>2018</w:t>
-[...77 lines deleted...]
-              <w:t>sleeps</w:t>
+              <w:t>with</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>3.</w:t>
-[...463 lines deleted...]
-              <w:t>571-229-</w:t>
+              <w:t>RV</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>0625</w:t>
-[...220 lines deleted...]
-          <w:p w14:paraId="094BB165" w14:textId="77777777" w:rsidR="0054454E" w:rsidRDefault="0054454E">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04CC8A0E" w14:textId="77777777" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="187" w:lineRule="exact"/>
               <w:ind w:left="104"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...492 lines deleted...]
-              <w:t>$16,000</w:t>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$26,500.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Both</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>lots</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>RV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$22,000.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Lot</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-5"/>
-[...72 lines deleted...]
-              <w:t>42ft</w:t>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>12</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>trailer,</w:t>
+              <w:t>no</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>RV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>=</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...121 lines deleted...]
-          <w:p w14:paraId="7B2AA2E3" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$11,000.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56945A50" w14:textId="77777777" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="187" w:lineRule="exact"/>
               <w:ind w:left="104"/>
               <w:rPr>
-                <w:spacing w:val="-2"/>
-[...133 lines deleted...]
-              <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A2DAD" w14:paraId="590D0F81" w14:textId="77777777" w:rsidTr="006C5FD8">
-[...5119 lines deleted...]
-      <w:tr w:rsidR="00023DFE" w14:paraId="547ECF8E" w14:textId="77777777" w:rsidTr="006C5FD8">
+      <w:tr w:rsidR="00C90ABA" w14:paraId="65102A01" w14:textId="77777777" w:rsidTr="00C27DBD">
         <w:trPr>
           <w:trHeight w:val="431"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
-[...23 lines deleted...]
-          <w:p w14:paraId="70075FB4" w14:textId="30BD9EA5" w:rsidR="00023DFE" w:rsidRDefault="00023DFE" w:rsidP="00C90ABA">
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78753FFB" w14:textId="215EE1FA" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>18/95</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45246809" w14:textId="600008FD" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>$10,000</w:t>
-[...18 lines deleted...]
-              <w:t>Mounger</w:t>
+              <w:t>$39,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20B7F1D2" w14:textId="2FC11829" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Brown</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D807C81" w14:textId="22B2B5CF" w:rsidR="00023DFE" w:rsidRDefault="00023DFE" w:rsidP="00C90ABA">
+          <w:p w14:paraId="15685C9D" w14:textId="77777777" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>757-342-9767</w:t>
-            </w:r>
+              <w:t>1-757-585-0764</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BC4C2E1" w14:textId="63910EE3" w:rsidR="009312A8" w:rsidRPr="009312A8" w:rsidRDefault="009312A8" w:rsidP="009312A8">
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35352FFD" w14:textId="246BE578" w:rsidR="00023DFE" w:rsidRDefault="00023DFE" w:rsidP="00C90ABA">
+          <w:p w14:paraId="513C70A5" w14:textId="77777777" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Lot plus shed &amp; golf cart</w:t>
-            </w:r>
+              <w:t xml:space="preserve">14’x34’ Remodel New Carpet, Counters new hot water heater new paint 4 bunk beds, 1 King Size Room, Large bathroom </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5675176A" w14:textId="56A0E30E" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE2E98" w14:paraId="070A1735" w14:textId="77777777" w:rsidTr="006C5FD8">
-[...2810 lines deleted...]
-      <w:tr w:rsidR="000356AE" w14:paraId="2F03FCEC" w14:textId="77777777" w:rsidTr="006C5FD8">
+      <w:tr w:rsidR="000356AE" w14:paraId="2F03FCEC" w14:textId="77777777" w:rsidTr="00C27DBD">
         <w:trPr>
           <w:trHeight w:val="1977"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7AD2AA6E" w14:textId="199DC9F7" w:rsidR="000356AE" w:rsidRDefault="000356AE" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>18/145</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1684" w:type="dxa"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7B93F2E4" w14:textId="4DD27141" w:rsidR="000356AE" w:rsidRDefault="000356AE" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">$17,000 Lot </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7EE135D8" w14:textId="5C68816C" w:rsidR="000356AE" w:rsidRDefault="000356AE" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>$52,000 Trailer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1149" w:type="dxa"/>
+            <w:tcW w:w="1573" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="20DB9149" w14:textId="42647E07" w:rsidR="000356AE" w:rsidRDefault="000356AE" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Hodges</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="22617410" w14:textId="356C30E1" w:rsidR="000356AE" w:rsidRDefault="000356AE" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
@@ -12562,606 +11816,376 @@
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Fll</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Luxuary</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Fifth Wheel Trailer. Sleeps 6 and offers luxury features like a fire place. Theater seating and outdoor kitchen and shower. Design for year-round use with a heated under belly and tank heaters, private king size bed with closets and washer &amp; dryer unit, premium up holster, upgraded flooring, electric auto leveling system, outdoor awning with led lighting, </w:t>
+              <w:t xml:space="preserve"> Fifth Wheel Trailer. Sleeps 6 and offers luxury features like a </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>fire place</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Theater seating and outdoor kitchen and shower. Design for year-round use with a heated under belly and tank heaters, private king size bed with closets and washer &amp; dryer unit, premium up holster, upgraded flooring, electric auto leveling system, outdoor awning with led lighting, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>upstair</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> loft sleeps 5, Ambient accent lighting, real wood cabinets, safety back up and security camera   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE066A" w14:paraId="4701C070" w14:textId="77777777" w:rsidTr="006C5FD8">
-[...125 lines deleted...]
-      <w:tr w:rsidR="00AE066A" w14:paraId="7AA0AC22" w14:textId="77777777" w:rsidTr="006C5FD8">
+      <w:tr w:rsidR="00896585" w14:paraId="61EC8C1F" w14:textId="77777777" w:rsidTr="00C27DBD">
         <w:trPr>
           <w:trHeight w:val="582"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
-[...20 lines deleted...]
-          <w:p w14:paraId="051E663F" w14:textId="4E6C7AA3" w:rsidR="00AE066A" w:rsidRDefault="00AE066A" w:rsidP="00C90ABA">
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1642652B" w14:textId="0A612BA2" w:rsidR="00896585" w:rsidRDefault="00896585" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>18/323</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C2FCDEF" w14:textId="4690B6CD" w:rsidR="00896585" w:rsidRDefault="00896585" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>$6,000</w:t>
-[...20 lines deleted...]
-              <w:t>Ours</w:t>
+              <w:t>$18,000 OBO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20FC085B" w14:textId="1BF10759" w:rsidR="00896585" w:rsidRDefault="00896585" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Curnutt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C61E32E" w14:textId="7895C0FD" w:rsidR="00AE066A" w:rsidRDefault="00AE066A" w:rsidP="00C90ABA">
+          <w:p w14:paraId="7D4309DD" w14:textId="77777777" w:rsidR="00896585" w:rsidRDefault="00896585" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>1-540-395-5575</w:t>
+              <w:t>404-642-4792</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26C0A405" w14:textId="77777777" w:rsidR="00896585" w:rsidRDefault="00896585" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Or email:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FD94191" w14:textId="78991D65" w:rsidR="00896585" w:rsidRDefault="00896585" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Bcurnutt50@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D458A5E" w14:textId="77777777" w:rsidR="00AE066A" w:rsidRDefault="00AE066A" w:rsidP="00C90ABA">
+          <w:p w14:paraId="4CB54A34" w14:textId="73A5D810" w:rsidR="00896585" w:rsidRDefault="00896585" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Beautiful quiet corner lot in Glen 18 close to TP.</w:t>
-[...24 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">210 Rockwood Ultra Lite, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Sold</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> with lot, Cabin and shed. Some Accessories included. All AS-IS. Call for scheduled showing or questions. </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00896585" w14:paraId="61EC8C1F" w14:textId="77777777" w:rsidTr="006C5FD8">
+      <w:tr w:rsidR="00ED57EF" w14:paraId="49AF8734" w14:textId="77777777" w:rsidTr="00C27DBD">
         <w:trPr>
           <w:trHeight w:val="582"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
-[...20 lines deleted...]
-          <w:p w14:paraId="0C2FCDEF" w14:textId="4690B6CD" w:rsidR="00896585" w:rsidRDefault="00896585" w:rsidP="00C90ABA">
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1588933A" w14:textId="45CA4604" w:rsidR="00ED57EF" w:rsidRDefault="00ED57EF" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>18/303</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3384D24A" w14:textId="681284B6" w:rsidR="00ED57EF" w:rsidRDefault="00ED57EF" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>$18,000 OBO</w:t>
-[...20 lines deleted...]
-              <w:t>Curnutt</w:t>
+              <w:t>$50,500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09843FE5" w14:textId="303BFC5B" w:rsidR="00ED57EF" w:rsidRDefault="00ED57EF" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Lewis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D4309DD" w14:textId="77777777" w:rsidR="00896585" w:rsidRDefault="00896585" w:rsidP="00C90ABA">
+          <w:p w14:paraId="3193F3F5" w14:textId="3C068C00" w:rsidR="00ED57EF" w:rsidRDefault="00ED57EF" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>404-642-4792</w:t>
-[...33 lines deleted...]
-              <w:t>Bcurnutt50@gmail.com</w:t>
+              <w:t>540-322-3472</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4CB54A34" w14:textId="73A5D810" w:rsidR="00896585" w:rsidRDefault="00896585" w:rsidP="00C90ABA">
-[...122 lines deleted...]
-          <w:p w14:paraId="45C76122" w14:textId="72691CDE" w:rsidR="00B96018" w:rsidRDefault="00B96018" w:rsidP="00C90ABA">
+          <w:p w14:paraId="1402C796" w14:textId="6395B7C5" w:rsidR="00ED57EF" w:rsidRDefault="00ED57EF" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Private Lot for sale-located in quiet, peaceful area of Indian </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Acres,Graveled</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> lot with well-maintained Wildcat fifth wheel, 16x20 deck-ideal for entertaining or relaxing, Large Craftsman shed for storage and tools. Perfect for weekend escapes or seasonal living. Call Renee Lewis at 540-322-3472. </w:t>
+              <w:t xml:space="preserve"> lot with well-maintained Wildcat fifth wheel, 16x20 deck-ideal for entertaining or relaxing, Large Craftsman shed for storage and tools. Perfect for weekend escapes or seasonal living. Call Renee Lewis </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>at</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 540-322-3472.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="69B2C87E" w14:textId="77777777" w:rsidR="00BB1ACC" w:rsidRDefault="00BB1ACC" w:rsidP="004A3027"/>
     <w:sectPr w:rsidR="00BB1ACC">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="560" w:right="360" w:bottom="280" w:left="360" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -13189,229 +12213,285 @@
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00804A4E"/>
     <w:rsid w:val="00001950"/>
     <w:rsid w:val="00022145"/>
     <w:rsid w:val="00023DFE"/>
+    <w:rsid w:val="00026857"/>
     <w:rsid w:val="000356AE"/>
     <w:rsid w:val="00062593"/>
     <w:rsid w:val="0006754A"/>
     <w:rsid w:val="000758E2"/>
+    <w:rsid w:val="000A1845"/>
     <w:rsid w:val="000A797E"/>
     <w:rsid w:val="000B114D"/>
     <w:rsid w:val="000C267A"/>
+    <w:rsid w:val="000E02CB"/>
     <w:rsid w:val="000E055D"/>
     <w:rsid w:val="000E14CC"/>
     <w:rsid w:val="000E44DC"/>
     <w:rsid w:val="000F1A28"/>
+    <w:rsid w:val="0012155B"/>
     <w:rsid w:val="00130D70"/>
     <w:rsid w:val="00132524"/>
     <w:rsid w:val="001475C8"/>
+    <w:rsid w:val="001663D4"/>
     <w:rsid w:val="0018577F"/>
+    <w:rsid w:val="001D1A2D"/>
     <w:rsid w:val="001D1D0E"/>
     <w:rsid w:val="001D4412"/>
     <w:rsid w:val="001D51DA"/>
+    <w:rsid w:val="001E2A13"/>
     <w:rsid w:val="001E36A4"/>
     <w:rsid w:val="002136B6"/>
     <w:rsid w:val="00221786"/>
     <w:rsid w:val="00241E16"/>
     <w:rsid w:val="00261950"/>
     <w:rsid w:val="00262D00"/>
+    <w:rsid w:val="00272F5E"/>
     <w:rsid w:val="002736FC"/>
     <w:rsid w:val="002756AD"/>
+    <w:rsid w:val="00285884"/>
     <w:rsid w:val="002A5967"/>
     <w:rsid w:val="002C10C4"/>
     <w:rsid w:val="002D62FD"/>
+    <w:rsid w:val="002D7C0D"/>
+    <w:rsid w:val="002E0EF6"/>
+    <w:rsid w:val="002E3868"/>
     <w:rsid w:val="00314459"/>
     <w:rsid w:val="00314D59"/>
     <w:rsid w:val="00314EAB"/>
     <w:rsid w:val="00343479"/>
     <w:rsid w:val="00357DE0"/>
     <w:rsid w:val="00365C6D"/>
     <w:rsid w:val="00377CD0"/>
     <w:rsid w:val="003860FC"/>
     <w:rsid w:val="003A2DAD"/>
+    <w:rsid w:val="003A3F52"/>
     <w:rsid w:val="003A72F2"/>
+    <w:rsid w:val="003B29FB"/>
     <w:rsid w:val="003D3FE6"/>
+    <w:rsid w:val="00417D66"/>
     <w:rsid w:val="00443F9C"/>
+    <w:rsid w:val="00450872"/>
     <w:rsid w:val="004728D3"/>
     <w:rsid w:val="0049407A"/>
     <w:rsid w:val="00496D66"/>
     <w:rsid w:val="004A3027"/>
     <w:rsid w:val="004A4780"/>
+    <w:rsid w:val="00504054"/>
     <w:rsid w:val="00505D6A"/>
     <w:rsid w:val="005237F5"/>
     <w:rsid w:val="005246F2"/>
     <w:rsid w:val="00526D58"/>
     <w:rsid w:val="00533D5F"/>
     <w:rsid w:val="0054454E"/>
     <w:rsid w:val="00560DE6"/>
     <w:rsid w:val="00586193"/>
     <w:rsid w:val="00597A27"/>
     <w:rsid w:val="005C66E2"/>
     <w:rsid w:val="00605401"/>
     <w:rsid w:val="00605D3D"/>
+    <w:rsid w:val="00611748"/>
     <w:rsid w:val="006266FA"/>
     <w:rsid w:val="00630A10"/>
+    <w:rsid w:val="006534AC"/>
     <w:rsid w:val="006666B7"/>
     <w:rsid w:val="00684686"/>
     <w:rsid w:val="00686C36"/>
     <w:rsid w:val="00691972"/>
+    <w:rsid w:val="00692A8E"/>
     <w:rsid w:val="006A11A4"/>
     <w:rsid w:val="006C5FD8"/>
     <w:rsid w:val="006C7DDD"/>
     <w:rsid w:val="006D4881"/>
     <w:rsid w:val="006E1954"/>
     <w:rsid w:val="006F61B5"/>
     <w:rsid w:val="007047E8"/>
+    <w:rsid w:val="007207EE"/>
     <w:rsid w:val="00733023"/>
     <w:rsid w:val="00734DF9"/>
     <w:rsid w:val="00735B3E"/>
     <w:rsid w:val="0075282A"/>
+    <w:rsid w:val="007924B9"/>
     <w:rsid w:val="00796C1F"/>
     <w:rsid w:val="007A21B7"/>
     <w:rsid w:val="007A332F"/>
     <w:rsid w:val="007C0A96"/>
     <w:rsid w:val="007D012F"/>
     <w:rsid w:val="007E4608"/>
     <w:rsid w:val="007F215B"/>
     <w:rsid w:val="007F3CF5"/>
     <w:rsid w:val="00800A14"/>
     <w:rsid w:val="00800B9D"/>
     <w:rsid w:val="00804A4E"/>
     <w:rsid w:val="0083101B"/>
     <w:rsid w:val="00840944"/>
+    <w:rsid w:val="008429D5"/>
     <w:rsid w:val="008465A7"/>
     <w:rsid w:val="00855F70"/>
     <w:rsid w:val="008571E5"/>
     <w:rsid w:val="0087347A"/>
+    <w:rsid w:val="0089637D"/>
     <w:rsid w:val="00896585"/>
     <w:rsid w:val="008C248C"/>
     <w:rsid w:val="008E1376"/>
     <w:rsid w:val="008E406C"/>
     <w:rsid w:val="009109C7"/>
     <w:rsid w:val="009262E4"/>
     <w:rsid w:val="009277E1"/>
+    <w:rsid w:val="009312A8"/>
     <w:rsid w:val="009345F2"/>
     <w:rsid w:val="00934713"/>
+    <w:rsid w:val="009467EF"/>
+    <w:rsid w:val="00966E57"/>
     <w:rsid w:val="0097516B"/>
     <w:rsid w:val="00990181"/>
     <w:rsid w:val="009919F1"/>
     <w:rsid w:val="00992A28"/>
     <w:rsid w:val="009A1D7C"/>
     <w:rsid w:val="009A2D8B"/>
     <w:rsid w:val="009A6ACA"/>
     <w:rsid w:val="009C600E"/>
+    <w:rsid w:val="009C7F45"/>
+    <w:rsid w:val="00A00BDF"/>
     <w:rsid w:val="00A2200A"/>
     <w:rsid w:val="00A276E4"/>
     <w:rsid w:val="00A32F50"/>
+    <w:rsid w:val="00A56282"/>
+    <w:rsid w:val="00A708CB"/>
+    <w:rsid w:val="00AB479E"/>
     <w:rsid w:val="00AC0166"/>
     <w:rsid w:val="00AC4CCF"/>
     <w:rsid w:val="00AD4380"/>
     <w:rsid w:val="00AE066A"/>
     <w:rsid w:val="00AE69DD"/>
     <w:rsid w:val="00AF725F"/>
     <w:rsid w:val="00B26ECD"/>
     <w:rsid w:val="00B34B2A"/>
+    <w:rsid w:val="00B75D81"/>
+    <w:rsid w:val="00B87CF7"/>
+    <w:rsid w:val="00B92E8A"/>
     <w:rsid w:val="00B9566A"/>
     <w:rsid w:val="00B96018"/>
     <w:rsid w:val="00BA37AA"/>
     <w:rsid w:val="00BB1ACC"/>
     <w:rsid w:val="00BC6951"/>
     <w:rsid w:val="00BD63AF"/>
     <w:rsid w:val="00BE5D40"/>
+    <w:rsid w:val="00BF05BD"/>
     <w:rsid w:val="00C057CC"/>
+    <w:rsid w:val="00C073ED"/>
     <w:rsid w:val="00C078E8"/>
     <w:rsid w:val="00C237BD"/>
     <w:rsid w:val="00C241A6"/>
+    <w:rsid w:val="00C27DBD"/>
     <w:rsid w:val="00C421C5"/>
+    <w:rsid w:val="00C559BD"/>
     <w:rsid w:val="00C80B9F"/>
     <w:rsid w:val="00C90ABA"/>
+    <w:rsid w:val="00CA12D0"/>
     <w:rsid w:val="00CC3D4C"/>
     <w:rsid w:val="00CD162D"/>
     <w:rsid w:val="00CD506E"/>
     <w:rsid w:val="00CD55B2"/>
     <w:rsid w:val="00CE4A38"/>
+    <w:rsid w:val="00CE4B3E"/>
     <w:rsid w:val="00CF696A"/>
     <w:rsid w:val="00D06EF0"/>
     <w:rsid w:val="00D10371"/>
     <w:rsid w:val="00D105F4"/>
     <w:rsid w:val="00D11E90"/>
     <w:rsid w:val="00D17CB1"/>
+    <w:rsid w:val="00D24740"/>
     <w:rsid w:val="00D32806"/>
     <w:rsid w:val="00D41652"/>
     <w:rsid w:val="00D41DEB"/>
     <w:rsid w:val="00D4794C"/>
     <w:rsid w:val="00D47B76"/>
+    <w:rsid w:val="00D5236E"/>
     <w:rsid w:val="00D54235"/>
     <w:rsid w:val="00D66AE3"/>
     <w:rsid w:val="00D67DAD"/>
     <w:rsid w:val="00D7139E"/>
     <w:rsid w:val="00DB147B"/>
     <w:rsid w:val="00DD6BD6"/>
+    <w:rsid w:val="00DE0A7F"/>
     <w:rsid w:val="00DE2E98"/>
     <w:rsid w:val="00DE6D21"/>
     <w:rsid w:val="00DE774C"/>
     <w:rsid w:val="00DF4A73"/>
     <w:rsid w:val="00E105FC"/>
     <w:rsid w:val="00E109FA"/>
     <w:rsid w:val="00E11B52"/>
+    <w:rsid w:val="00E14076"/>
     <w:rsid w:val="00E32B84"/>
+    <w:rsid w:val="00E33C09"/>
     <w:rsid w:val="00E46D34"/>
     <w:rsid w:val="00E523D7"/>
     <w:rsid w:val="00E56769"/>
+    <w:rsid w:val="00E713D6"/>
     <w:rsid w:val="00E72525"/>
+    <w:rsid w:val="00E836C8"/>
     <w:rsid w:val="00EA1483"/>
+    <w:rsid w:val="00EA6901"/>
     <w:rsid w:val="00EB0ABA"/>
     <w:rsid w:val="00ED0B4F"/>
+    <w:rsid w:val="00ED1701"/>
+    <w:rsid w:val="00ED57EF"/>
     <w:rsid w:val="00ED72DA"/>
     <w:rsid w:val="00EE08D3"/>
+    <w:rsid w:val="00EE6A01"/>
+    <w:rsid w:val="00EF12FB"/>
+    <w:rsid w:val="00F01831"/>
     <w:rsid w:val="00F1013D"/>
     <w:rsid w:val="00F170B0"/>
     <w:rsid w:val="00F174A5"/>
     <w:rsid w:val="00F20E70"/>
     <w:rsid w:val="00F224A9"/>
+    <w:rsid w:val="00F265EA"/>
     <w:rsid w:val="00F3560D"/>
+    <w:rsid w:val="00F46CBE"/>
     <w:rsid w:val="00F76A3F"/>
     <w:rsid w:val="00F8294C"/>
     <w:rsid w:val="00F87A5C"/>
     <w:rsid w:val="00FA60D5"/>
     <w:rsid w:val="00FB68CF"/>
     <w:rsid w:val="00FB7502"/>
     <w:rsid w:val="00FC208E"/>
     <w:rsid w:val="00FD06FA"/>
     <w:rsid w:val="00FD6875"/>
     <w:rsid w:val="00FE45FE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
@@ -13916,51 +12996,51 @@
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005246F2"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:renatanoel@hotmail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:3399jon@gmail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -14207,75 +13287,75 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>2169</Words>
-  <Characters>12369</Characters>
+  <Words>2136</Words>
+  <Characters>12178</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>103</Lines>
-  <Paragraphs>29</Paragraphs>
+  <Lines>101</Lines>
+  <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14509</CharactersWithSpaces>
+  <CharactersWithSpaces>14286</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Sarah</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2025-09-17T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word for Microsoft 365</vt:lpwstr>