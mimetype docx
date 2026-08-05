--- v2 (2026-06-21)
+++ v3 (2026-08-05)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3856B50F" w14:textId="71A17D49" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15728640" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0AC280FD" wp14:editId="62DB1D02">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>457200</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="492658" cy="716279"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1" name="Image 1" descr="A red and blue text  Description automatically generated"/>
@@ -93,70 +93,80 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>FOR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>SALE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> LIST</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="716CCF1F" w14:textId="30968080" w:rsidR="00804A4E" w:rsidRPr="0006754A" w:rsidRDefault="00AB479E">
+    <w:p w14:paraId="716CCF1F" w14:textId="3263F943" w:rsidR="00804A4E" w:rsidRPr="0006754A" w:rsidRDefault="00AB479E">
       <w:pPr>
         <w:spacing w:before="35"/>
         <w:ind w:left="2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>JUNE</w:t>
+        <w:t>JU</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD5743">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>LY</w:t>
       </w:r>
       <w:r w:rsidR="00BB1ACC" w:rsidRPr="0006754A">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BB1ACC" w:rsidRPr="0006754A">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00D11E90">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-4"/>
@@ -394,63 +404,63 @@
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>6314.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-185" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1350"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1573"/>
+        <w:gridCol w:w="1440"/>
+        <w:gridCol w:w="1170"/>
+        <w:gridCol w:w="1663"/>
         <w:gridCol w:w="2027"/>
         <w:gridCol w:w="5040"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00804A4E" w14:paraId="2F1754FF" w14:textId="77777777" w:rsidTr="00C27DBD">
+      <w:tr w:rsidR="00804A4E" w14:paraId="2F1754FF" w14:textId="77777777" w:rsidTr="00F708D5">
         <w:trPr>
           <w:trHeight w:val="273"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="76F23AE4" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>GLEN</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
@@ -458,74 +468,74 @@
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>LOT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="45CA2C8C" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>PRICE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:tcW w:w="1663" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="781BCA1A" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>LAST</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
@@ -563,359 +573,507 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="79182A2F" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>DESCRIPTION</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A2DAD" w14:paraId="582064DD" w14:textId="77777777" w:rsidTr="00C27DBD">
+      <w:tr w:rsidR="00F1763E" w14:paraId="2CA5B760" w14:textId="77777777" w:rsidTr="00F708D5">
         <w:trPr>
           <w:trHeight w:val="273"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0A7E4A22" w14:textId="41B047E5" w:rsidR="003A2DAD" w:rsidRPr="003A2DAD" w:rsidRDefault="003A2DAD">
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CAE334F" w14:textId="024B146D" w:rsidR="00F1763E" w:rsidRPr="00F1763E" w:rsidRDefault="00F1763E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A2DAD">
+            <w:r w:rsidRPr="00F1763E">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>2/33</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="29EEB938" w14:textId="286913B4" w:rsidR="003A2DAD" w:rsidRPr="003A2DAD" w:rsidRDefault="003A2DAD">
+              <w:t>2/11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> &amp; 12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41F35C41" w14:textId="43BEC17C" w:rsidR="00F1763E" w:rsidRPr="00F1763E" w:rsidRDefault="00F1763E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A2DAD">
+            <w:r w:rsidRPr="00F1763E">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>$28,000</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>$60,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1663" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3026FB83" w14:textId="1FA4B5E7" w:rsidR="00F1763E" w:rsidRPr="00F1763E" w:rsidRDefault="00F1763E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:bCs/>
-                <w:spacing w:val="-2"/>
-[...12 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F1763E">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="003A2DAD">
+              <w:t>Leagan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="628B9885" w14:textId="778D9444" w:rsidR="00F1763E" w:rsidRPr="00F1763E" w:rsidRDefault="00F1763E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
               <w:rPr>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...12 lines deleted...]
-              <w:ind w:left="106"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F1763E">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="003A2DAD">
+              <w:t>240-216-6868</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CA6C1B9" w14:textId="77777777" w:rsidR="00F1763E" w:rsidRDefault="00F1763E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>1-540-538-7280</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="2AAEA166" w14:textId="77777777" w:rsidR="003A2DAD" w:rsidRDefault="003A2DAD">
+            </w:pPr>
+            <w:r w:rsidRPr="00F1763E">
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Make us an offer! Ready to walk in as everything is working for you to enjoy-Contact owner for pictures</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20670E8B" w14:textId="0D0F00A0" w:rsidR="00F1763E" w:rsidRPr="00F1763E" w:rsidRDefault="00F1763E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...17 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF05BD" w14:paraId="7B86E2F9" w14:textId="77777777" w:rsidTr="00C27DBD">
+      <w:tr w:rsidR="003A2DAD" w14:paraId="582064DD" w14:textId="77777777" w:rsidTr="00F708D5">
         <w:trPr>
           <w:trHeight w:val="273"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4F3D7AFF" w14:textId="11D0B774" w:rsidR="00BF05BD" w:rsidRPr="003A2DAD" w:rsidRDefault="00BF05BD">
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A7E4A22" w14:textId="41B047E5" w:rsidR="003A2DAD" w:rsidRPr="003A2DAD" w:rsidRDefault="003A2DAD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="003A2DAD">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>2/41</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="04A46819" w14:textId="6C07DFCB" w:rsidR="00BF05BD" w:rsidRPr="003A2DAD" w:rsidRDefault="00BF05BD">
+              <w:t>2/33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29EEB938" w14:textId="286913B4" w:rsidR="003A2DAD" w:rsidRPr="003A2DAD" w:rsidRDefault="003A2DAD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="003A2DAD">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">$18,500 </w:t>
-[...9 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+              <w:t>$28,000</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> OBO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1663" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46445C08" w14:textId="7AF07E3C" w:rsidR="003A2DAD" w:rsidRPr="003A2DAD" w:rsidRDefault="003A2DAD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Coleman</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2DAD">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Thompson</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0140F677" w14:textId="0F5DCD03" w:rsidR="00BF05BD" w:rsidRPr="003A2DAD" w:rsidRDefault="00BF05BD">
+          <w:p w14:paraId="478B6BB5" w14:textId="7B3B63E3" w:rsidR="003A2DAD" w:rsidRPr="003A2DAD" w:rsidRDefault="003A2DAD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="003A2DAD">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>1-757-342-1903</w:t>
+              <w:t>1-540-538-7280</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="343BF731" w14:textId="47878A4C" w:rsidR="00BF05BD" w:rsidRDefault="00BF05BD">
+          <w:p w14:paraId="2AAEA166" w14:textId="77777777" w:rsidR="003A2DAD" w:rsidRDefault="003A2DAD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Long View of Lake Poco Super Wide Lot, w/8x12 Custom Shed NEW, permitted, gravel, mostly cleared, Bring Your Camper also rm for 2-cars. ½ blk walk to Bathhouse Quiet Glen Dues PD thru ‘26*Lot Only $12k Firm* </w:t>
-            </w:r>
+              <w:t xml:space="preserve">Comes with 2 BR camper, very nice sunroom and a covered deck. Completely covered w/ metal roof, 2026 Dues paid in full. Corner Lot </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4AAFDF90" w14:textId="728609D8" w:rsidR="0054454E" w:rsidRPr="003A2DAD" w:rsidRDefault="0054454E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C7DDD" w14:paraId="050C27B6" w14:textId="77777777" w:rsidTr="00C27DBD">
+      <w:tr w:rsidR="00BF05BD" w14:paraId="7B86E2F9" w14:textId="77777777" w:rsidTr="00F708D5">
         <w:trPr>
           <w:trHeight w:val="273"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F3D7AFF" w14:textId="11D0B774" w:rsidR="00BF05BD" w:rsidRPr="003A2DAD" w:rsidRDefault="00BF05BD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2/41</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04A46819" w14:textId="6C07DFCB" w:rsidR="00BF05BD" w:rsidRPr="003A2DAD" w:rsidRDefault="00BF05BD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$18,500 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1663" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="323A4A4B" w14:textId="34C14DED" w:rsidR="00BF05BD" w:rsidRPr="003A2DAD" w:rsidRDefault="00BF05BD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Coleman</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0140F677" w14:textId="0F5DCD03" w:rsidR="00BF05BD" w:rsidRPr="003A2DAD" w:rsidRDefault="00BF05BD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>1-757-342-1903</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D103933" w14:textId="77777777" w:rsidR="00BF05BD" w:rsidRDefault="00BF05BD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Long View of Lake Poco Super Wide Lot, w/8x12 Custom Shed NEW, permitted, gravel, mostly cleared, Bring Your Camper also rm for 2-cars. ½ blk walk to Bathhouse Quiet Glen Dues PD thru ‘26*Lot Only $12k Firm* </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="343BF731" w14:textId="47878A4C" w:rsidR="00F708D5" w:rsidRDefault="00F708D5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C7DDD" w14:paraId="050C27B6" w14:textId="77777777" w:rsidTr="00F708D5">
+        <w:trPr>
+          <w:trHeight w:val="273"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D0FD681" w14:textId="01901651" w:rsidR="006C7DDD" w:rsidRPr="006C7DDD" w:rsidRDefault="006C7DDD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C7DDD">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>2/64</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="73A5020E" w14:textId="7FCFA209" w:rsidR="006C7DDD" w:rsidRPr="006C7DDD" w:rsidRDefault="006C7DDD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C7DDD">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>$22,000-$24,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:tcW w:w="1663" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1C4CC235" w14:textId="09792E45" w:rsidR="006C7DDD" w:rsidRPr="006C7DDD" w:rsidRDefault="006C7DDD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C7DDD">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Langhorne</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="47C32D1E" w14:textId="4D0232D7" w:rsidR="006C7DDD" w:rsidRPr="006C7DDD" w:rsidRDefault="006C7DDD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
@@ -976,98 +1134,98 @@
               <w:t>unforsen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> circumstances it will a great vacation Lot Across the street from the Lake…The lot need some tender loving care. The lot can also be sold without the RV Price Negotiable for Lot Only.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="25A6A4C7" w14:textId="64603DB5" w:rsidR="0054454E" w:rsidRPr="006C7DDD" w:rsidRDefault="0054454E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00804A4E" w14:paraId="2F5751B8" w14:textId="77777777" w:rsidTr="00C27DBD">
+      <w:tr w:rsidR="00804A4E" w14:paraId="2F5751B8" w14:textId="77777777" w:rsidTr="00F708D5">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7F434B8D" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>2/71</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="53B65E7A" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>$44,900</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:tcW w:w="1663" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="16534AB6" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Hollister</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1465DA2C" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="106"/>
@@ -1353,255 +1511,266 @@
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>throughout.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2C1B534C" w14:textId="77777777" w:rsidR="0054454E" w:rsidRDefault="0054454E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="187" w:lineRule="exact"/>
               <w:ind w:left="104"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB479E" w14:paraId="08F68934" w14:textId="77777777" w:rsidTr="00C27DBD">
+      <w:tr w:rsidR="00AB479E" w14:paraId="08F68934" w14:textId="77777777" w:rsidTr="00F708D5">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5EEAB4BC" w14:textId="7093825E" w:rsidR="00AB479E" w:rsidRDefault="00AB479E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>2/81</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6D24706D" w14:textId="7A546604" w:rsidR="00AB479E" w:rsidRDefault="00AB479E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>$153,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:tcW w:w="1663" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="29FA0786" w14:textId="49F2DF94" w:rsidR="00AB479E" w:rsidRDefault="00AB479E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Baltimore</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="77FF7851" w14:textId="657B2C79" w:rsidR="00AB479E" w:rsidRDefault="00AB479E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>540-333-9490</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1EB7B70F" w14:textId="53710B62" w:rsidR="00AB479E" w:rsidRDefault="00AB479E">
+          <w:p w14:paraId="12066CD0" w14:textId="77777777" w:rsidR="00AB479E" w:rsidRDefault="00AB479E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104" w:right="192"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">WATERFRONT LOT ON LAKE POCAHONTAS Pristine 2019 Premier Ultra Lite camper-36 ft, completely move in-ready. Features a full bathroom and bunk room with enough beds for the whole family. Included in price: Outdoor seating area </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Small</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> dock Gas Golf </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>cart</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Micro van Pontoon boat 2026 due paid in full. </w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="1EB7B70F" w14:textId="53710B62" w:rsidR="00F708D5" w:rsidRDefault="00F708D5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00804A4E" w14:paraId="3A6D6F19" w14:textId="77777777" w:rsidTr="00C27DBD">
+      <w:tr w:rsidR="00804A4E" w14:paraId="3A6D6F19" w14:textId="77777777" w:rsidTr="00F708D5">
         <w:trPr>
           <w:trHeight w:val="366"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="799272F3" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="207" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>2/246</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0250DF93" w14:textId="6102133A" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="207" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>$7</w:t>
             </w:r>
             <w:r w:rsidR="001D51DA">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:tcW w:w="1663" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="739DB14A" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="207" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>DaSilva</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="03A74825" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
@@ -1628,111 +1797,111 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="438758FB" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="207" w:lineRule="exact"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Marcio</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00804A4E" w14:paraId="3BEA7FFD" w14:textId="77777777" w:rsidTr="00C27DBD">
+      <w:tr w:rsidR="00804A4E" w14:paraId="3BEA7FFD" w14:textId="77777777" w:rsidTr="00F708D5">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="134BEABA" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>2/316</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="62789079" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>$12,000</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>OBO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:tcW w:w="1663" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="464B66EC" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Adriazola</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="55B833F7" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
             <w:pPr>
@@ -1872,112 +2041,112 @@
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>glen near bathhouse.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="16AE6878" w14:textId="77777777" w:rsidR="0054454E" w:rsidRDefault="0054454E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104" w:right="168"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F61B5" w14:paraId="0C988076" w14:textId="77777777" w:rsidTr="00C27DBD">
+      <w:tr w:rsidR="006F61B5" w14:paraId="0C988076" w14:textId="77777777" w:rsidTr="00F708D5">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="59E4535B" w14:textId="1D012807" w:rsidR="006F61B5" w:rsidRDefault="006F61B5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>2/ 322&amp;323</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="275EB2F6" w14:textId="5974C569" w:rsidR="006F61B5" w:rsidRDefault="006F61B5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">$12,500 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>ea</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> OBO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:tcW w:w="1663" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7704463B" w14:textId="5C562428" w:rsidR="006F61B5" w:rsidRDefault="006F61B5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Meyer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A072E7B" w14:textId="55A7FB13" w:rsidR="006F61B5" w:rsidRDefault="006F61B5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
@@ -2006,364 +2175,354 @@
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104" w:right="168"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">PO Riverfront lots. Camper ready, cleared, graveled. Chairs, hammock and chiminea convey. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="008F1801" w14:textId="37F29F05" w:rsidR="0054454E" w:rsidRDefault="0054454E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104" w:right="168"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B114D" w14:paraId="3C257036" w14:textId="77777777" w:rsidTr="00C27DBD">
+      <w:tr w:rsidR="000B114D" w14:paraId="3C257036" w14:textId="77777777" w:rsidTr="00F708D5">
         <w:trPr>
           <w:trHeight w:val="1626"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6AAB16CA" w14:textId="3B2A6C33" w:rsidR="000B114D" w:rsidRDefault="000B114D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>2/337 &amp; 338</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="40963CB1" w14:textId="167A35FF" w:rsidR="000B114D" w:rsidRDefault="000B114D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>$12,000 for both or $6,000 each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:tcW w:w="1663" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5EA32F0F" w14:textId="01F2FDDD" w:rsidR="000B114D" w:rsidRDefault="000B114D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Jackson</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="35514DB5" w14:textId="689F8592" w:rsidR="000B114D" w:rsidRDefault="000B114D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>540-287-2927</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01D44D72" w14:textId="77777777" w:rsidR="000B114D" w:rsidRDefault="000B114D">
+          <w:p w14:paraId="0B1EEAE1" w14:textId="7FB8106B" w:rsidR="0054454E" w:rsidRDefault="000B114D" w:rsidP="00F708D5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104" w:right="168"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Riverfront campground property </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>in</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> a quiet setting, conveniently located near the bathhouse and sporting club. Ready for you to make it your own. Two waterfront side-by-side lots available-purchase together or separately for added flexibility. Perfect for relaxing, customizing, and enjoying campground living. Dues paid for 2026. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B1EEAE1" w14:textId="75B25282" w:rsidR="0054454E" w:rsidRDefault="0054454E">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007924B9" w14:paraId="71768FD1" w14:textId="77777777" w:rsidTr="00F708D5">
+        <w:trPr>
+          <w:trHeight w:val="726"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="688B9DA8" w14:textId="672A0C95" w:rsidR="007924B9" w:rsidRDefault="007924B9">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2/395</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F2C1EB5" w14:textId="09F03342" w:rsidR="007924B9" w:rsidRDefault="00417D66">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidR="007924B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>18,750</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1663" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AA2D613" w14:textId="570E9DC4" w:rsidR="007924B9" w:rsidRDefault="007924B9">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Horn</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03FB8C52" w14:textId="434AD0C1" w:rsidR="007924B9" w:rsidRDefault="007924B9">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>434-987-0960</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6442CB1A" w14:textId="745B11C3" w:rsidR="00F708D5" w:rsidRDefault="007924B9" w:rsidP="00F708D5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104" w:right="168"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2004 Citation 30ft Large </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>slideout</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1-Bedroom 2-Bunk Beds Large Shed w/roll up door Near Large Lake Near Sportsman Club, Low Traffic no thru Rd Covered porch</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007924B9" w14:paraId="71768FD1" w14:textId="77777777" w:rsidTr="00C27DBD">
-[...129 lines deleted...]
-      <w:tr w:rsidR="002D7C0D" w14:paraId="2055F7F3" w14:textId="77777777" w:rsidTr="00C27DBD">
+      <w:tr w:rsidR="002D7C0D" w14:paraId="2055F7F3" w14:textId="77777777" w:rsidTr="00F708D5">
         <w:trPr>
           <w:trHeight w:val="621"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3454250C" w14:textId="20D01B55" w:rsidR="002D7C0D" w:rsidRDefault="002D7C0D" w:rsidP="002D7C0D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>2/397 &amp; 398</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1B1DFFF9" w14:textId="6AB55EAC" w:rsidR="002D7C0D" w:rsidRDefault="002D7C0D" w:rsidP="002D7C0D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>$89,900</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:tcW w:w="1663" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="68F1B94A" w14:textId="4AFDE1AC" w:rsidR="002D7C0D" w:rsidRDefault="002D7C0D" w:rsidP="002D7C0D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Curtis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1C5E30D0" w14:textId="08C760A0" w:rsidR="002D7C0D" w:rsidRDefault="002D7C0D" w:rsidP="002D7C0D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
@@ -2404,98 +2563,98 @@
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>which</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Border Lake Pocohontas! Also, Very Large, Douglas Fir Covered Deck, and Shed Included</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="648368BD" w14:textId="63D28522" w:rsidR="00BF05BD" w:rsidRDefault="00BF05BD" w:rsidP="002D7C0D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00804A4E" w14:paraId="3A13204A" w14:textId="77777777" w:rsidTr="00C27DBD">
+      <w:tr w:rsidR="00804A4E" w14:paraId="3A13204A" w14:textId="77777777" w:rsidTr="00F708D5">
         <w:trPr>
           <w:trHeight w:val="1034"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="78157282" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>3/208</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="69D6EE1E" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>$20,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:tcW w:w="1663" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7579EFB4" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Allman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="61EDC16D" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="106"/>
@@ -2727,101 +2886,101 @@
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>works</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> great! Everything sold as is.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="38088640" w14:textId="77777777" w:rsidR="00BF05BD" w:rsidRDefault="00BF05BD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB68CF" w14:paraId="3377FDCD" w14:textId="77777777" w:rsidTr="00C27DBD">
+      <w:tr w:rsidR="00FB68CF" w14:paraId="3377FDCD" w14:textId="77777777" w:rsidTr="00F708D5">
         <w:trPr>
           <w:trHeight w:val="1034"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="34230EF9" w14:textId="54FDE936" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>3/214</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="40022519" w14:textId="3DD1C71C" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>$14,500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:tcW w:w="1663" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2D56043A" w14:textId="14C11B96" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Craigue</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="57ECFE3C" w14:textId="3C46FB79" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
@@ -2840,226 +2999,100 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="39E2237B" w14:textId="60FE9367" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104" w:right="168"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">2011-27 ft Puma Bunkhouse (2 sets bunk beds) &amp; Queen Master Bedroom. Good condition. Included shed, golf cart, fire pit. 2026 dues paid. Close to bath house. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B29FB" w14:paraId="6E0E8DB6" w14:textId="77777777" w:rsidTr="00C27DBD">
-[...125 lines deleted...]
-      <w:tr w:rsidR="003A2DAD" w14:paraId="01AF6199" w14:textId="77777777" w:rsidTr="00C27DBD">
+      <w:tr w:rsidR="003A2DAD" w14:paraId="01AF6199" w14:textId="77777777" w:rsidTr="00F708D5">
         <w:trPr>
           <w:trHeight w:val="537"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="37D8CFE0" w14:textId="24E200AA" w:rsidR="003A2DAD" w:rsidRDefault="003A2DAD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>4/51</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="13AB9A8C" w14:textId="489B9CA3" w:rsidR="003A2DAD" w:rsidRDefault="003A2DAD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>$65,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:tcW w:w="1663" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="39549BFD" w14:textId="0B8FA26E" w:rsidR="003A2DAD" w:rsidRDefault="003A2DAD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Thompson</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7DF11C69" w14:textId="6EFC0CA8" w:rsidR="003A2DAD" w:rsidRDefault="003A2DAD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
@@ -3088,138 +3121,138 @@
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104" w:right="168"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Large lakefront lot on BIG lake. Park Model camper two sheds, dock, must see to appreciate. 2026 Dues paid in full</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="25DBF0BE" w14:textId="23333C3C" w:rsidR="0054454E" w:rsidRDefault="0054454E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104" w:right="168"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009312A8" w14:paraId="7D8A0666" w14:textId="77777777" w:rsidTr="00C27DBD">
+      <w:tr w:rsidR="009312A8" w14:paraId="7D8A0666" w14:textId="77777777" w:rsidTr="00F708D5">
         <w:trPr>
           <w:trHeight w:val="537"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1067E9F3" w14:textId="77777777" w:rsidR="00BF05BD" w:rsidRDefault="00BF05BD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="58FE072F" w14:textId="77777777" w:rsidR="00BF05BD" w:rsidRDefault="00BF05BD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1BC065CA" w14:textId="60EC0162" w:rsidR="009312A8" w:rsidRDefault="009312A8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>4/54 &amp; 55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="09D1AAD2" w14:textId="77777777" w:rsidR="00BF05BD" w:rsidRDefault="00BF05BD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="03054F25" w14:textId="77777777" w:rsidR="00BF05BD" w:rsidRDefault="00BF05BD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3F0DBCF7" w14:textId="74232312" w:rsidR="009312A8" w:rsidRDefault="009312A8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>$110,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:tcW w:w="1663" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="634301DE" w14:textId="77777777" w:rsidR="00BF05BD" w:rsidRDefault="00BF05BD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6B34D3E9" w14:textId="77777777" w:rsidR="00BF05BD" w:rsidRDefault="00BF05BD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0D172D9E" w14:textId="74CCADCF" w:rsidR="009312A8" w:rsidRDefault="009312A8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
@@ -3268,263 +3301,283 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>540-272-1566</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A424893" w14:textId="77777777" w:rsidR="00BF05BD" w:rsidRDefault="00BF05BD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104" w:right="168"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="577D509A" w14:textId="6BD53D48" w:rsidR="009312A8" w:rsidRDefault="00BF05BD">
+          <w:p w14:paraId="43BB7AF0" w14:textId="77777777" w:rsidR="009312A8" w:rsidRDefault="00BF05BD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104" w:right="168"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
             <w:r w:rsidR="009312A8">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">ot 54-$50,000-Includes: Jon Boat w/trailer-electric motor. Lot is fully graveled with an excellent base all the way to the lake. Lot 55- $60,000 (lot only)-Includes: 10x16 building with heat &amp; air. Building has decks with stairs surrounding 2 sides &amp; butts up to camper placement. 8x8 shed. 25ft Sylvan Pontoon boat-electric motor. Dock on lake where boat is docked. Outdoor electrical outlets including dock. Lots are fenced with parking outside the fence.  </w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="577D509A" w14:textId="6BD53D48" w:rsidR="00F708D5" w:rsidRDefault="00F708D5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB479E" w14:paraId="19C5F0F8" w14:textId="77777777" w:rsidTr="00C27DBD">
+      <w:tr w:rsidR="00AB479E" w14:paraId="19C5F0F8" w14:textId="77777777" w:rsidTr="00F708D5">
         <w:trPr>
           <w:trHeight w:val="366"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1C4C90DF" w14:textId="282C621C" w:rsidR="00AB479E" w:rsidRDefault="00AB479E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>4/97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="405E6EF0" w14:textId="47F86E6F" w:rsidR="00AB479E" w:rsidRDefault="00AB479E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>$53,500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:tcW w:w="1663" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="01D2C24F" w14:textId="6FCE9177" w:rsidR="00AB479E" w:rsidRDefault="00AB479E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Heflin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0D75115E" w14:textId="3E72F4F4" w:rsidR="00AB479E" w:rsidRDefault="00AB479E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>540-287-6655</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F27ED42" w14:textId="2F243A2D" w:rsidR="00AB479E" w:rsidRDefault="00AB479E">
+          <w:p w14:paraId="58709113" w14:textId="77777777" w:rsidR="00AB479E" w:rsidRDefault="00AB479E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104" w:right="168"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>2003-36’ 5</w:t>
             </w:r>
             <w:r w:rsidRPr="00AB479E">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> wheel-3 popouts-2 sheds-one full kitchen one is living area-deck-Dues paid and water paid </w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="5F27ED42" w14:textId="2F243A2D" w:rsidR="00F708D5" w:rsidRDefault="00F708D5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00804A4E" w14:paraId="37E13753" w14:textId="77777777" w:rsidTr="00C27DBD">
+      <w:tr w:rsidR="00804A4E" w14:paraId="37E13753" w14:textId="77777777" w:rsidTr="00F708D5">
         <w:trPr>
           <w:trHeight w:val="1036"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="58B49389" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>4/338</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="228CD5E0" w14:textId="69C10E8E" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidR="00EE6A01">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>5,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:tcW w:w="1663" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0FF5AEEC" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Mathis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5F443E38" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
@@ -3573,102 +3626,116 @@
             <w:r w:rsidR="00BB1ACC">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Graveled lo</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>t next to main bath house. Close to lake; walking distance to lake access. Includes shed, golf cart and 2015 Cruiser RV.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="094BB165" w14:textId="77777777" w:rsidR="0054454E" w:rsidRDefault="0054454E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="187" w:lineRule="exact"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF4A73" w14:paraId="7752A35E" w14:textId="77777777" w:rsidTr="00C27DBD">
+      <w:tr w:rsidR="00DF4A73" w14:paraId="7752A35E" w14:textId="77777777" w:rsidTr="00F708D5">
         <w:trPr>
           <w:trHeight w:val="1036"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E8E2018" w14:textId="0395AF00" w:rsidR="00DF4A73" w:rsidRDefault="00DF4A73">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>4/362 &amp; 363</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6D7216D1" w14:textId="1247C52D" w:rsidR="00DF4A73" w:rsidRDefault="00DF4A73">
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D7216D1" w14:textId="0E5E8214" w:rsidR="00DF4A73" w:rsidRDefault="00DF4A73">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>$22,000 OBO</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1573" w:type="dxa"/>
+              <w:t>$2</w:t>
+            </w:r>
+            <w:r w:rsidR="00416310">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">,000 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1663" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4CE2463D" w14:textId="2CB6D9A0" w:rsidR="00DF4A73" w:rsidRDefault="00DF4A73">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>DiNenna</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="035649CA" w14:textId="77777777" w:rsidR="00DF4A73" w:rsidRDefault="00DF4A73">
             <w:pPr>
@@ -3778,111 +3845,111 @@
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> ready! </w:t>
             </w:r>
             <w:r w:rsidR="00DF4A73">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5A011A16" w14:textId="5C185476" w:rsidR="0054454E" w:rsidRDefault="0054454E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00804A4E" w14:paraId="413B0940" w14:textId="77777777" w:rsidTr="00C27DBD">
+      <w:tr w:rsidR="00804A4E" w14:paraId="413B0940" w14:textId="77777777" w:rsidTr="00F708D5">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="56143781" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>5/201</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="60A22D39" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>$16,000</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>OBO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:tcW w:w="1663" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="48ADC9FC" w14:textId="03A8FF9D" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Spain-Watkins </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4E2AA010" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
@@ -4197,144 +4264,144 @@
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>people.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6B8750FE" w14:textId="77777777" w:rsidR="0054454E" w:rsidRDefault="0054454E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="187" w:lineRule="exact"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A56282" w14:paraId="7808A0E5" w14:textId="77777777" w:rsidTr="00C27DBD">
+      <w:tr w:rsidR="00A56282" w14:paraId="7808A0E5" w14:textId="77777777" w:rsidTr="00F708D5">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E8FE195" w14:textId="6E713104" w:rsidR="00A56282" w:rsidRDefault="00A56282">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>5/302</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="30CDD564" w14:textId="2EFB36AF" w:rsidR="00A56282" w:rsidRDefault="00A56282">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>$30,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:tcW w:w="1663" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="63802302" w14:textId="489C186B" w:rsidR="00A56282" w:rsidRDefault="00A56282">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Edwards</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="45CC0115" w14:textId="603A259E" w:rsidR="00A56282" w:rsidRDefault="00A56282">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>703-969-4418</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E52580C" w14:textId="36E37A0A" w:rsidR="00A56282" w:rsidRDefault="00A56282">
+          <w:p w14:paraId="01E2693B" w14:textId="77777777" w:rsidR="00A56282" w:rsidRDefault="00A56282">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104" w:right="168"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">$10,000 for lot, $25,000 for camper, $30,000 for both. Located in Glen 5, with a beautiful lake </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>view+nearby</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
@@ -4377,100 +4444,110 @@
               <w:t>financed</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> with Connexus Credit Union and can transfer if financing is needed. Please email </w:t>
             </w:r>
             <w:hyperlink r:id="rId5" w:history="1">
               <w:r w:rsidRPr="00417374">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="18"/>
                 </w:rPr>
                 <w:t>3399jon@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> for more info.</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="3E52580C" w14:textId="36E37A0A" w:rsidR="00F708D5" w:rsidRDefault="00F708D5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B9566A" w14:paraId="00FDE5D3" w14:textId="77777777" w:rsidTr="00C27DBD">
+      <w:tr w:rsidR="00B9566A" w14:paraId="00FDE5D3" w14:textId="77777777" w:rsidTr="00F708D5">
         <w:trPr>
           <w:trHeight w:val="654"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="53BC7C8B" w14:textId="30A54BE0" w:rsidR="00B9566A" w:rsidRDefault="00B9566A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>5/385 &amp; 386</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0102C2CE" w14:textId="75D973AE" w:rsidR="00B9566A" w:rsidRDefault="00B9566A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>$55,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:tcW w:w="1663" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="61F8184C" w14:textId="70F0AA02" w:rsidR="00B9566A" w:rsidRDefault="00B9566A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Harrison</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="05C9160C" w14:textId="198B883B" w:rsidR="00B9566A" w:rsidRDefault="00B9566A">
             <w:pPr>
@@ -4504,98 +4581,98 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Two </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>lots</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> camper gas golf cart Big Shed in front of boat landing on big lake  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB68CF" w14:paraId="47AA26BB" w14:textId="77777777" w:rsidTr="00C27DBD">
+      <w:tr w:rsidR="00FB68CF" w14:paraId="47AA26BB" w14:textId="77777777" w:rsidTr="00F708D5">
         <w:trPr>
           <w:trHeight w:val="654"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="44EB05D2" w14:textId="10AE3DA6" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>6/228 &amp; 229</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="074B1A37" w14:textId="1E7123B2" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>$12,000 OBO for both lots</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:tcW w:w="1663" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="67396A0C" w14:textId="38C0E7CB" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Herring</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="20A645CC" w14:textId="4A3EE4D8" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF">
             <w:pPr>
@@ -4615,98 +4692,98 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="25D06B1E" w14:textId="31DF4D69" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104" w:right="168"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>2 Extra Large cleared lots. Walking distance to all your bathhouse. Walking distance to PO River &amp; Nature Trail. Quiet area of campground. Backed by woods for privacy.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB68CF" w14:paraId="5A6474F5" w14:textId="77777777" w:rsidTr="00C27DBD">
+      <w:tr w:rsidR="00FB68CF" w14:paraId="5A6474F5" w14:textId="77777777" w:rsidTr="00F708D5">
         <w:trPr>
           <w:trHeight w:val="537"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0B18734A" w14:textId="7B80EDB5" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>6/264 &amp; 265</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="440B9747" w14:textId="102B46DD" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>$12,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:tcW w:w="1663" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0BB75DE1" w14:textId="7078331D" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Black</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="14994779" w14:textId="290A93D1" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF">
             <w:pPr>
@@ -4726,98 +4803,98 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5757B26A" w14:textId="7D7C29EE" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104" w:right="168"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Nice River Lots, cleared, nice shade trees, screened building. Dues paid through Oct 2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E33C09" w14:paraId="3AA6D5B0" w14:textId="77777777" w:rsidTr="00C27DBD">
+      <w:tr w:rsidR="00E33C09" w14:paraId="3AA6D5B0" w14:textId="77777777" w:rsidTr="00F708D5">
         <w:trPr>
           <w:trHeight w:val="537"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1569A2A4" w14:textId="5429CDB5" w:rsidR="00E33C09" w:rsidRDefault="00E33C09">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>7/24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1091330A" w14:textId="58E0C95B" w:rsidR="00E33C09" w:rsidRDefault="00E33C09">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>$30,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:tcW w:w="1663" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2D5FC8B9" w14:textId="671221E5" w:rsidR="00E33C09" w:rsidRDefault="00E33C09">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Johnson</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4EA41CA0" w14:textId="21F97BC5" w:rsidR="00E33C09" w:rsidRDefault="00E33C09">
             <w:pPr>
@@ -4865,2138 +4942,1970 @@
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> camper-king size bed 2 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>tvs</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> outdoor kitchen-4x8 out building</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB68CF" w14:paraId="60714543" w14:textId="77777777" w:rsidTr="00C27DBD">
+      <w:tr w:rsidR="00FB68CF" w14:paraId="60714543" w14:textId="77777777" w:rsidTr="00F708D5">
         <w:trPr>
           <w:trHeight w:val="537"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4C879365" w14:textId="1C6BFCA5" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>7/142</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="082E67BB" w14:textId="3494C23C" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidR="00F46CBE">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>32,000 OBO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:tcW w:w="1663" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="774E22D5" w14:textId="411B4A8C" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Booker</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0B9B4489" w14:textId="26447067" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>619-829-2518</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5EA0F8AF" w14:textId="49BF73DA" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF">
+          <w:p w14:paraId="1C07E37F" w14:textId="77777777" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104" w:right="168"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Cleared corner lot with 2018 32ft Forest River Wildwood 32BHDS camper (outside kitchen, new grill, bunk room) Great condition.</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="5EA0F8AF" w14:textId="49BF73DA" w:rsidR="00F708D5" w:rsidRDefault="00F708D5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00804A4E" w14:paraId="434F62AE" w14:textId="77777777" w:rsidTr="00C27DBD">
+      <w:tr w:rsidR="009A38D9" w14:paraId="24A78512" w14:textId="77777777" w:rsidTr="00F708D5">
+        <w:trPr>
+          <w:trHeight w:val="537"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FF17998" w14:textId="2779A6A0" w:rsidR="009A38D9" w:rsidRDefault="009A38D9">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>9/19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DD2AEA2" w14:textId="5C981C1F" w:rsidR="009A38D9" w:rsidRDefault="009A38D9">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$30,000 OBO w/camper; $12,000 without camper</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1663" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="468264C7" w14:textId="783E4014" w:rsidR="009A38D9" w:rsidRDefault="009A38D9">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Price</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1360FDBD" w14:textId="25F058ED" w:rsidR="009A38D9" w:rsidRDefault="009A38D9">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>202-210-6467</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AF2EE2A" w14:textId="7FF00FEB" w:rsidR="009A38D9" w:rsidRDefault="009A38D9">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perfect Flat lot Directly next to comfort station </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00314459" w14:paraId="30A6DA28" w14:textId="77777777" w:rsidTr="00F708D5">
+        <w:trPr>
+          <w:trHeight w:val="402"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FB00911" w14:textId="10E2B479" w:rsidR="00314459" w:rsidRDefault="00314459">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>9/248</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F58BDE6" w14:textId="2E6C3A72" w:rsidR="00314459" w:rsidRDefault="00314459">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$1,500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1663" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A79E99D" w14:textId="30824445" w:rsidR="00314459" w:rsidRDefault="00314459">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Morales</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2203E356" w14:textId="6AA6ECEE" w:rsidR="00314459" w:rsidRDefault="00314459">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>240-281-3399</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A350FAB" w14:textId="6F08A1E1" w:rsidR="008E406C" w:rsidRDefault="00314459" w:rsidP="006C5FD8">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Great size lot in secluded location</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00261950" w14:paraId="0CF6B2C0" w14:textId="77777777" w:rsidTr="00F708D5">
+        <w:trPr>
+          <w:trHeight w:val="834"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16979ECC" w14:textId="60179324" w:rsidR="00261950" w:rsidRDefault="00261950">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>9/265</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51B3ABF6" w14:textId="74F04515" w:rsidR="00261950" w:rsidRDefault="00261950">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$6</w:t>
+            </w:r>
+            <w:r w:rsidR="009262E4">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1663" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74D8CA84" w14:textId="5B860C0A" w:rsidR="00261950" w:rsidRDefault="00261950">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Granderson</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BDE151A" w14:textId="43EF3F64" w:rsidR="00261950" w:rsidRDefault="00261950">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>1-804-317-8456</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F324BD1" w14:textId="77777777" w:rsidR="009262E4" w:rsidRDefault="00261950" w:rsidP="00022145">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Recently cleared corner lot (4,619 sq ft) Located directly across from “The Nature Trail”.</w:t>
+            </w:r>
+            <w:r w:rsidR="008E1376">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Includes a 40ft ’86 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="008E1376">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Londonaire</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="008E1376">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5</w:t>
+            </w:r>
+            <w:r w:rsidR="008E1376" w:rsidRPr="008E1376">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r w:rsidR="008E1376">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wheel RV +10 by 10 Metal Shed –Sold </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="008E1376">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>As</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="008E1376">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Is. Dues and Taxes paid </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="008E1376">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>thru</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="008E1376">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2025. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51DC56B1" w14:textId="48D699E5" w:rsidR="00F708D5" w:rsidRDefault="00F708D5" w:rsidP="00022145">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003A2DAD" w14:paraId="2DF9DB7A" w14:textId="77777777" w:rsidTr="000F6E1D">
+        <w:trPr>
+          <w:trHeight w:val="87"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="014A4506" w14:textId="4D495A40" w:rsidR="003A2DAD" w:rsidRDefault="003A2DAD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>10/14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1946B78C" w14:textId="74EF3EF8" w:rsidR="003A2DAD" w:rsidRDefault="003A2DAD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$28,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1663" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48FC2A76" w14:textId="7882B505" w:rsidR="003A2DAD" w:rsidRDefault="003A2DAD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Thompson</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CF5C37B" w14:textId="3F0287BE" w:rsidR="003A2DAD" w:rsidRDefault="003A2DAD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>540-538-7280</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D51346D" w14:textId="77777777" w:rsidR="003A2DAD" w:rsidRDefault="003A2DAD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Comes with two sheds, on main road, large fireplace, carport over whole camper</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B58EFF1" w14:textId="43E8FEE1" w:rsidR="00F708D5" w:rsidRDefault="00F708D5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FB68CF" w14:paraId="255D31D2" w14:textId="77777777" w:rsidTr="00F708D5">
+        <w:trPr>
+          <w:trHeight w:val="513"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0776FA33" w14:textId="03D214FF" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>10/18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A692FC5" w14:textId="352A3BE3" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$25,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1663" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="305A9014" w14:textId="723088ED" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Walker</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D561E51" w14:textId="655911F0" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>540-539-5365</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F6FAEFF" w14:textId="77777777" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2014 Wildwood Lodge camper 10x42, shed &amp; building along main road 25,000 Bulldog 300 UTV</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BD5D51B" w14:textId="410211AA" w:rsidR="00F708D5" w:rsidRDefault="00F708D5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE5D40" w14:paraId="2245E17F" w14:textId="77777777" w:rsidTr="00F708D5">
+        <w:trPr>
+          <w:trHeight w:val="1347"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="711663B9" w14:textId="77777777" w:rsidR="00D7139E" w:rsidRDefault="00D7139E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0FCBBD11" w14:textId="77777777" w:rsidR="00504054" w:rsidRDefault="00504054">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2F0E9F36" w14:textId="18D3FBFD" w:rsidR="00BE5D40" w:rsidRDefault="00BE5D40">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>10/36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E55FF9E" w14:textId="77777777" w:rsidR="00DE0A7F" w:rsidRDefault="00DE0A7F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7D8F9B49" w14:textId="77777777" w:rsidR="00504054" w:rsidRDefault="00504054">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5EFEA984" w14:textId="42F64A5D" w:rsidR="00BE5D40" w:rsidRDefault="00BE5D40">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$28,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1663" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12D05006" w14:textId="77777777" w:rsidR="00DE0A7F" w:rsidRDefault="00DE0A7F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="05D1F6C9" w14:textId="77777777" w:rsidR="00E33C09" w:rsidRDefault="00E33C09">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6ABA110E" w14:textId="094546FE" w:rsidR="00BE5D40" w:rsidRDefault="00BE5D40">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Langhorne</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="380AD0C9" w14:textId="77777777" w:rsidR="00DE0A7F" w:rsidRDefault="00DE0A7F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6F885CA9" w14:textId="77777777" w:rsidR="00E33C09" w:rsidRDefault="00E33C09">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7F2D39B2" w14:textId="3618C69E" w:rsidR="00BE5D40" w:rsidRDefault="00BE5D40">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>843-467-6602</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33AA9995" w14:textId="77777777" w:rsidR="0054454E" w:rsidRDefault="00BE5D40" w:rsidP="00BF05BD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trailer is finished with front </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>screened</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in porch, tin roof and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>awning added</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>. Sleeps 5-6 with furniture and heating/air. Features 2 rooms, a closet, living room, loft, kitchen and bathroom with shower. Spacious gravel lot with 12x16 shed with electricity, roll up garage door and golf cart also included. Located convenient to main road and bathhouse nearby. Property and contents sold as is.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="050B6C49" w14:textId="6E9CDFF3" w:rsidR="00F708D5" w:rsidRDefault="00F708D5" w:rsidP="00BF05BD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F170B0" w14:paraId="062F3C79" w14:textId="77777777" w:rsidTr="00F708D5">
+        <w:trPr>
+          <w:trHeight w:val="513"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16E030A5" w14:textId="13FBB969" w:rsidR="00F170B0" w:rsidRDefault="00F170B0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10/302 &amp; 303 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31B6DCE5" w14:textId="6F06E50D" w:rsidR="00F170B0" w:rsidRDefault="00F170B0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$20,000 OBO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1663" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F450473" w14:textId="7DA30CA3" w:rsidR="00F170B0" w:rsidRDefault="00F170B0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Rose</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25C87FA7" w14:textId="4F835263" w:rsidR="00F170B0" w:rsidRDefault="00F170B0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>1-540-840-5238</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17D5F546" w14:textId="33043A1A" w:rsidR="00F170B0" w:rsidRDefault="00F170B0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2 Lots, one shed, screen room on each lot</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00804A4E" w14:paraId="423062F6" w14:textId="77777777" w:rsidTr="00F708D5">
         <w:trPr>
           <w:trHeight w:val="621"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
-[...13 lines deleted...]
-              <w:t>9/131</w:t>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BD9E0A9" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>11/2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="708CB52B" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$89,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1663" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="610F2389" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Green</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CD334C9" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>410-917-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>1167</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78AB5F9D" w14:textId="0BED2E98" w:rsidR="002E0EF6" w:rsidRDefault="002E0EF6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Highly sought after SEWER lot in Glen 11…</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D9CB9B7" w14:textId="0E15E2D3" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Park</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>&amp;</w:t>
+              <w:t>model</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>never</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>used.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>New</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>shed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>wired.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Attached</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="279C40AD" w14:textId="77777777" w:rsidR="008E406C" w:rsidRDefault="00BB1ACC" w:rsidP="00BF05BD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>enclosed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>porch</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>off</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>trailer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>ceiling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>fan.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Directly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>across</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>132</w:t>
-[...82 lines deleted...]
-              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>from Bath House.</w:t>
+            </w:r>
+            <w:r w:rsidR="002E0EF6">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> All paperwork for camper and shed.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="308D9240" w14:textId="344AB118" w:rsidR="00F708D5" w:rsidRDefault="00F708D5" w:rsidP="00BF05BD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...265 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00314459" w14:paraId="30A6DA28" w14:textId="77777777" w:rsidTr="00C27DBD">
-[...1079 lines deleted...]
-      <w:tr w:rsidR="00804A4E" w14:paraId="423062F6" w14:textId="77777777" w:rsidTr="00C27DBD">
+      <w:tr w:rsidR="00F1763E" w14:paraId="48FE1493" w14:textId="77777777" w:rsidTr="00F708D5">
         <w:trPr>
           <w:trHeight w:val="621"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
-[...8 lines deleted...]
-            <w:r>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31817AA0" w14:textId="3F7CDDAF" w:rsidR="00F1763E" w:rsidRDefault="00F1763E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>11/2</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="708CB52B" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>11/10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F4A2AE9" w14:textId="7F578036" w:rsidR="00F1763E" w:rsidRDefault="00F1763E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...27 lines deleted...]
-              <w:t>Green</w:t>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$80,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1663" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B5CFDDD" w14:textId="51E7C23C" w:rsidR="00F1763E" w:rsidRDefault="00F1763E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Duttweiler</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1CD334C9" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+          <w:p w14:paraId="69840397" w14:textId="5884AA03" w:rsidR="00F1763E" w:rsidRDefault="00F1763E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="106"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...9 lines deleted...]
-            <w:r>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>703-296-3772</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="088A9EE3" w14:textId="074F0238" w:rsidR="00F1763E" w:rsidRDefault="00F1763E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Nice sewer lot…Older park model trailer with nice 10</w:t>
+            </w:r>
+            <w:r w:rsidR="003F16AA">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>x</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20 shed and 10x20 golf cart enclosure.  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D06CAA" w14:paraId="283B3EF9" w14:textId="77777777" w:rsidTr="00F708D5">
+        <w:trPr>
+          <w:trHeight w:val="621"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EA131D2" w14:textId="1B1FB6D4" w:rsidR="00D06CAA" w:rsidRDefault="00D06CAA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>1167</w:t>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>11/22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5900FEE8" w14:textId="72412D3E" w:rsidR="00D06CAA" w:rsidRDefault="00E46532">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$139,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1663" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="163FFE46" w14:textId="68024056" w:rsidR="00D06CAA" w:rsidRDefault="00E46532">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Sharon Brock</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="300A7DCD" w14:textId="089732FF" w:rsidR="00D06CAA" w:rsidRDefault="00E46532">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>540-718-8521</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78AB5F9D" w14:textId="0BED2E98" w:rsidR="002E0EF6" w:rsidRDefault="002E0EF6">
+          <w:p w14:paraId="42DAAA4E" w14:textId="77777777" w:rsidR="00E46532" w:rsidRDefault="00E46532">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Highly sought after SEWER lot in Glen 11…</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="6D9CB9B7" w14:textId="0E15E2D3" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+              <w:t xml:space="preserve">Georgetown Forest River, 36B5 RV (36 ft) Milage-23,750, 3 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>slides,Backup</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> camera, Inside/Outside stereo, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Lots</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of storage, 2 full baths, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Sleeps</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 10, King size bed, Bunks, Overhead loft, Recliner Sofa/Bed, Booth Dinette/Bed, 4 inside TVs, 1 outside TV, Full size, Refrigerator, Microwave/Convention Oven, Washer Hook-ups, Shed included. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D88E80F" w14:textId="629D2D2B" w:rsidR="00D06CAA" w:rsidRDefault="00E46532">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Park</w:t>
-[...257 lines deleted...]
-              <w:t xml:space="preserve"> All paperwork for camper and shed.</w:t>
+              <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00804A4E" w14:paraId="7D6B0BC1" w14:textId="77777777" w:rsidTr="00C27DBD">
+      <w:tr w:rsidR="00804A4E" w14:paraId="7D6B0BC1" w14:textId="77777777" w:rsidTr="00F708D5">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="55515CAB" w14:textId="72E35C75" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>11/45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2D5CFC24" w14:textId="7B18E03A" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>$38,500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:tcW w:w="1663" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6341B9C2" w14:textId="3A1536E0" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Brown</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6B8028A8" w14:textId="56A47AC8" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>304-261-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>8133</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2EA4A56D" w14:textId="45C1107E" w:rsidR="008E406C" w:rsidRDefault="00BB1ACC" w:rsidP="008429D5">
+          <w:p w14:paraId="75E01672" w14:textId="77777777" w:rsidR="008E406C" w:rsidRDefault="00BB1ACC" w:rsidP="008429D5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="208" w:lineRule="exact"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Sewer</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
@@ -7111,164 +7020,174 @@
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>gravel</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>put down ready for a camper</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="2EA4A56D" w14:textId="45C1107E" w:rsidR="00BE408C" w:rsidRDefault="00BE408C" w:rsidP="008429D5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="208" w:lineRule="exact"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E055D" w14:paraId="7479A7AF" w14:textId="77777777" w:rsidTr="00C27DBD">
+      <w:tr w:rsidR="000E055D" w14:paraId="7479A7AF" w14:textId="77777777" w:rsidTr="00F708D5">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4A2DF8C5" w14:textId="1CD5EADF" w:rsidR="000E055D" w:rsidRDefault="000E055D" w:rsidP="00743733">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r w:rsidR="001E36A4">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>/75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="60AD8232" w14:textId="77777777" w:rsidR="000E055D" w:rsidRDefault="000E055D" w:rsidP="00743733">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>$92,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:tcW w:w="1663" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7B688FD4" w14:textId="77777777" w:rsidR="000E055D" w:rsidRDefault="000E055D" w:rsidP="00743733">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Riley</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7562A5C8" w14:textId="77777777" w:rsidR="000E055D" w:rsidRDefault="000E055D" w:rsidP="00743733">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>336-382-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>6300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="647EEDE7" w14:textId="77777777" w:rsidR="000E055D" w:rsidRDefault="000E055D" w:rsidP="00743733">
+          <w:p w14:paraId="4FFB4D33" w14:textId="77777777" w:rsidR="000E055D" w:rsidRDefault="000E055D" w:rsidP="00743733">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104" w:right="168"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Lakefront</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
@@ -7357,154 +7276,164 @@
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Camper</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>next to beach and rec center</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="647EEDE7" w14:textId="77777777" w:rsidR="00BE408C" w:rsidRDefault="00BE408C" w:rsidP="00743733">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D32806" w14:paraId="2D40807E" w14:textId="77777777" w:rsidTr="00C27DBD">
+      <w:tr w:rsidR="00D32806" w14:paraId="2D40807E" w14:textId="77777777" w:rsidTr="00F708D5">
         <w:trPr>
           <w:trHeight w:val="1752"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3818EC30" w14:textId="2DF7D65E" w:rsidR="00D32806" w:rsidRDefault="00D32806" w:rsidP="00743733">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>12/90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2F29C195" w14:textId="68329BC1" w:rsidR="00D32806" w:rsidRDefault="00D32806" w:rsidP="00743733">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidR="000758E2">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>59,555</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:tcW w:w="1663" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6FF44A4A" w14:textId="55745343" w:rsidR="00D32806" w:rsidRDefault="00D32806" w:rsidP="00743733">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Cattaro</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="09D2FEEF" w14:textId="7260FCD0" w:rsidR="00D32806" w:rsidRDefault="00D32806" w:rsidP="00743733">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>(540)408-5305</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E8AC8A6" w14:textId="011B9365" w:rsidR="00D32806" w:rsidRDefault="00D32806" w:rsidP="00743733">
+          <w:p w14:paraId="6BEEBDDF" w14:textId="77777777" w:rsidR="00D32806" w:rsidRDefault="00D32806" w:rsidP="00743733">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104" w:right="168"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>WATERFRONT lot on the big lake (Pocahontas) for just $</w:t>
             </w:r>
             <w:r w:rsidR="000758E2">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>59,555</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">! Pristine 34 ft </w:t>
@@ -7528,1539 +7457,1160 @@
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>move in ready</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">. Includes an owner’s bathroom and additional separate half bath, Bunk room with enough beds for the whole family. Two fireplaces, one in main bedroom, one in living area. Outdoor kitchen with fridge, stove top, sink and TV! Camper, Outdoor Seating, swings, small dock, and golf cart included in </w:t>
             </w:r>
             <w:r w:rsidR="001D4412">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">price. </w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="7E8AC8A6" w14:textId="011B9365" w:rsidR="00F708D5" w:rsidRDefault="00F708D5" w:rsidP="00743733">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B29FB" w14:paraId="5179E677" w14:textId="77777777" w:rsidTr="00C27DBD">
+      <w:tr w:rsidR="003B29FB" w14:paraId="5179E677" w14:textId="77777777" w:rsidTr="00F708D5">
         <w:trPr>
           <w:trHeight w:val="762"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="127C8AED" w14:textId="6EEFADE3" w:rsidR="003B29FB" w:rsidRDefault="003B29FB" w:rsidP="00743733">
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="127C8AED" w14:textId="2B47F84C" w:rsidR="003B29FB" w:rsidRDefault="003B29FB" w:rsidP="00743733">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>13/285</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-          <w:p w14:paraId="4EEA62DD" w14:textId="79D34153" w:rsidR="003B29FB" w:rsidRDefault="003B29FB" w:rsidP="00743733">
+            <w:r w:rsidR="000177EC">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> &amp; 297</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EEA62DD" w14:textId="4E025C5A" w:rsidR="003B29FB" w:rsidRDefault="000177EC" w:rsidP="00743733">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>$13,000</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1573" w:type="dxa"/>
+              <w:t>$25,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1663" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="10DF9E0A" w14:textId="7DD8150E" w:rsidR="003B29FB" w:rsidRDefault="003B29FB" w:rsidP="00743733">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Benedix</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6DBEB2BB" w14:textId="3A070D7B" w:rsidR="003B29FB" w:rsidRDefault="003B29FB" w:rsidP="00743733">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>(610)657-2230</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47DBAC9D" w14:textId="2BFF97C1" w:rsidR="00BF05BD" w:rsidRPr="00BF05BD" w:rsidRDefault="003B29FB" w:rsidP="00BF05BD">
+          <w:p w14:paraId="0BD22D48" w14:textId="77777777" w:rsidR="000177EC" w:rsidRDefault="000177EC" w:rsidP="00BF05BD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104" w:right="168"/>
-            </w:pPr>
-[...103 lines deleted...]
-          <w:p w14:paraId="047F1A60" w14:textId="665306F8" w:rsidR="003B29FB" w:rsidRDefault="003B29FB" w:rsidP="00743733">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Double drive through lots with RV</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72666DB6" w14:textId="77777777" w:rsidR="000177EC" w:rsidRDefault="003B29FB" w:rsidP="00BF05BD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104" w:right="168"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Needs clean up and stone</w:t>
+              <w:t>2006 Jayco Jay Flight</w:t>
+            </w:r>
+            <w:r w:rsidR="000177EC">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 34ft tow behind camper. All </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="000177EC">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>cleared</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="000177EC">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and freshly stoned drive through lots </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="000177EC">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>back to back</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="000177EC">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. 2026 dues are all paid up with a $0 balance. </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="000177EC">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Turn key</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="000177EC">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ready to enjoy. $25,000 Price is firm</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47DBAC9D" w14:textId="1230BA44" w:rsidR="00BF05BD" w:rsidRPr="00BF05BD" w:rsidRDefault="003B29FB" w:rsidP="00BF05BD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00804A4E" w14:paraId="5B7869DC" w14:textId="77777777" w:rsidTr="00C27DBD">
+      <w:tr w:rsidR="00F43787" w14:paraId="3742CF99" w14:textId="77777777" w:rsidTr="00F708D5">
         <w:trPr>
           <w:trHeight w:val="433"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3609CE1C" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22E9A29B" w14:textId="57B667A1" w:rsidR="00F43787" w:rsidRDefault="00F43787">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="3134E59C" w14:textId="322A2736" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>14A/172</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="780FD0B3" w14:textId="7257635C" w:rsidR="00F43787" w:rsidRDefault="00F43787">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="105"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="5559588E" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$15,000 OBO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1663" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11C64C4E" w14:textId="419E2F5A" w:rsidR="00F43787" w:rsidRDefault="00F43787">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-              <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Fox</w:t>
-            </w:r>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Gerze</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5FA712FB" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
+          <w:p w14:paraId="7F6A07C0" w14:textId="3E2315D2" w:rsidR="00F43787" w:rsidRDefault="00F43787">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="106"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...14 lines deleted...]
-              <w:t>5067</w:t>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>757-725-2616</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27900765" w14:textId="116AB57C" w:rsidR="00F224A9" w:rsidRDefault="00BB1ACC" w:rsidP="008429D5">
+          <w:p w14:paraId="554DD4A4" w14:textId="77777777" w:rsidR="00F43787" w:rsidRDefault="00F43787" w:rsidP="008429D5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Lot,</w:t>
-[...116 lines deleted...]
-              <w:t>35ft Bunkhouse, Corner Lot, 10x12 Shed</w:t>
+              <w:t xml:space="preserve">Lot includes gated platform with 26’ Fleetwood Prowler travel trailer </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>turn key</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> with all supplies, and 2015 Yamaha Golf Cart</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21B85287" w14:textId="4095FE69" w:rsidR="00F43787" w:rsidRDefault="00F43787" w:rsidP="008429D5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="2"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE066A" w14:paraId="5307447C" w14:textId="77777777" w:rsidTr="00C27DBD">
+      <w:tr w:rsidR="00132524" w14:paraId="2A7F1B8B" w14:textId="77777777" w:rsidTr="00F708D5">
         <w:trPr>
           <w:trHeight w:val="433"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="60B8C526" w14:textId="2B59B152" w:rsidR="00AE066A" w:rsidRDefault="00AE066A">
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0407E14D" w14:textId="409F2055" w:rsidR="00132524" w:rsidRDefault="00132524">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>13/502</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="2B701D78" w14:textId="515875B1" w:rsidR="00AE066A" w:rsidRDefault="00AE066A">
+              <w:t>14A/178 &amp; 179</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D5AF4C1" w14:textId="40F6276A" w:rsidR="00132524" w:rsidRDefault="00132524">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>$6,000</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="072761A9" w14:textId="3B512E0F" w:rsidR="00AE066A" w:rsidRDefault="00AE066A">
+              <w:t>$30,000 OBO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1663" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="656C6947" w14:textId="1782B624" w:rsidR="00132524" w:rsidRDefault="00132524">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Bhadel</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Swingler-Quivers</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0CDA3470" w14:textId="5DFDEBE0" w:rsidR="00AE066A" w:rsidRDefault="00AE066A">
+          <w:p w14:paraId="0B0FA87B" w14:textId="46D48E50" w:rsidR="00132524" w:rsidRDefault="00132524">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>1-703-474-4171</w:t>
+              <w:t>703-717-2276</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A1A6E54" w14:textId="05F54F66" w:rsidR="00AE066A" w:rsidRDefault="00AE066A">
+          <w:p w14:paraId="24E31E36" w14:textId="77777777" w:rsidR="00132524" w:rsidRDefault="00132524">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lake view. </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve">$30,000 OBO w/ camper; $14,000 for both </w:t>
+            </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Near by</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>lots</w:t>
+            </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> bathroom. </w:t>
+              <w:t xml:space="preserve"> w/o camper; or $7,500 per lot if individually purchased. 2 Graveled Lots. Surveyed, currently winterized. Comes with 1 shed per lot. The yellow shed has a new roof. Trees are trimmed, lot blown of leaves and wires buried underground in protective PVC piping. Adorned w/ 24 ft KOALA </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Near from</w:t>
+              <w:t>turn key</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> the clubhouse and TP as well.</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> “camper for two”. Queen bed, futon &amp; 1 bathroom. Located on a very nice quiet street </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>w/ great neighbors</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Dues paid in full for 2026.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A690EFE" w14:textId="77777777" w:rsidR="00E46532" w:rsidRDefault="00E46532">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="2"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="72BF286F" w14:textId="457193C6" w:rsidR="00B91938" w:rsidRDefault="00B91938">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="2"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00132524" w14:paraId="2A7F1B8B" w14:textId="77777777" w:rsidTr="00C27DBD">
+      <w:tr w:rsidR="00EB0ABA" w14:paraId="7D23D285" w14:textId="77777777" w:rsidTr="00F708D5">
         <w:trPr>
           <w:trHeight w:val="433"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0407E14D" w14:textId="409F2055" w:rsidR="00132524" w:rsidRDefault="00132524">
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E0ECE06" w14:textId="3CF772FC" w:rsidR="00EB0ABA" w:rsidRDefault="00EB0ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>14A/178 &amp; 179</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="3D5AF4C1" w14:textId="40F6276A" w:rsidR="00132524" w:rsidRDefault="00132524">
+              <w:lastRenderedPageBreak/>
+              <w:t>14B/159</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69027B91" w14:textId="7D8E4F3B" w:rsidR="00EB0ABA" w:rsidRDefault="00EB0ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>$30,000 OBO</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="656C6947" w14:textId="1782B624" w:rsidR="00132524" w:rsidRDefault="00132524">
+              <w:t>$6,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1663" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F4B5D25" w14:textId="0A22263F" w:rsidR="00EB0ABA" w:rsidRDefault="00EB0ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Swingler-Quivers</w:t>
+              <w:t>Marshall</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B0FA87B" w14:textId="46D48E50" w:rsidR="00132524" w:rsidRDefault="00132524">
+          <w:p w14:paraId="29410466" w14:textId="0F847BC1" w:rsidR="00EB0ABA" w:rsidRDefault="00EB0ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>703-717-2276</w:t>
+              <w:t>540-671-8012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72BF286F" w14:textId="457193C6" w:rsidR="00132524" w:rsidRDefault="00132524">
+          <w:p w14:paraId="3E527A1F" w14:textId="5BBD3A0C" w:rsidR="00EB0ABA" w:rsidRDefault="00EB0ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">$30,000 OBO w/ camper; $14,000 for both </w:t>
-[...41 lines deleted...]
-              <w:t xml:space="preserve">. Dues paid in full for 2026.  </w:t>
+              <w:t>Cleared, leveled, Graveled lot with Shed.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB0ABA" w14:paraId="7D23D285" w14:textId="77777777" w:rsidTr="00C27DBD">
+      <w:tr w:rsidR="003A2DAD" w14:paraId="512EFFAA" w14:textId="77777777" w:rsidTr="00D06CAA">
+        <w:trPr>
+          <w:trHeight w:val="70"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DC8876B" w14:textId="366C6B55" w:rsidR="003A2DAD" w:rsidRDefault="003A2DAD" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>14B/171</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10FFFE33" w14:textId="08AF1AE7" w:rsidR="003A2DAD" w:rsidRDefault="003A2DAD" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$37,000 OBO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1663" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47C7946A" w14:textId="5008BBED" w:rsidR="003A2DAD" w:rsidRDefault="003A2DAD" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Thompson</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E956E97" w14:textId="1AF23802" w:rsidR="003A2DAD" w:rsidRDefault="003A2DAD" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>1-540-538-7280</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B89703F" w14:textId="77777777" w:rsidR="003A2DAD" w:rsidRDefault="003A2DAD" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="2"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Newly graveled lake front lot, pad for camper, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10DC0D7E" w14:textId="77777777" w:rsidR="00B75D81" w:rsidRDefault="003A2DAD" w:rsidP="0089392D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="2"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2026 Dues paid in full</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C1AF2C5" w14:textId="77777777" w:rsidR="00B91938" w:rsidRDefault="00B91938" w:rsidP="0089392D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="2"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="310C35E9" w14:textId="77777777" w:rsidR="00B91938" w:rsidRDefault="00B91938" w:rsidP="0089392D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="2"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="234E02F7" w14:textId="77777777" w:rsidR="00B91938" w:rsidRDefault="00B91938" w:rsidP="0089392D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="2"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="55C066A7" w14:textId="2159D107" w:rsidR="00B91938" w:rsidRDefault="00B91938" w:rsidP="0089392D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="2"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C90ABA" w14:paraId="1184D867" w14:textId="77777777" w:rsidTr="00F708D5">
         <w:trPr>
           <w:trHeight w:val="433"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0E0ECE06" w14:textId="3CF772FC" w:rsidR="00EB0ABA" w:rsidRDefault="00EB0ABA">
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E0CC2E6" w14:textId="77777777" w:rsidR="00D06CAA" w:rsidRDefault="00D06CAA" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-          <w:p w14:paraId="69027B91" w14:textId="7D8E4F3B" w:rsidR="00EB0ABA" w:rsidRDefault="00EB0ABA">
+          </w:p>
+          <w:p w14:paraId="2916408C" w14:textId="015DFF03" w:rsidR="00C90ABA" w:rsidRDefault="00D06CAA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00C90ABA">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>4B/174</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0992381D" w14:textId="77777777" w:rsidR="00B75D81" w:rsidRDefault="00B75D81" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-          <w:p w14:paraId="1F4B5D25" w14:textId="0A22263F" w:rsidR="00EB0ABA" w:rsidRDefault="00EB0ABA">
+          </w:p>
+          <w:p w14:paraId="55B70F27" w14:textId="2017D474" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$58,500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1663" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2805B484" w14:textId="77777777" w:rsidR="00F224A9" w:rsidRDefault="00F224A9" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+          <w:p w14:paraId="6ACD3244" w14:textId="5036158F" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Marshall</w:t>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Sinay</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29410466" w14:textId="0F847BC1" w:rsidR="00EB0ABA" w:rsidRDefault="00EB0ABA">
+          <w:p w14:paraId="07624FEF" w14:textId="77777777" w:rsidR="00C27DBD" w:rsidRDefault="00C27DBD" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>540-671-8012</w:t>
+          </w:p>
+          <w:p w14:paraId="5D0E5882" w14:textId="62699412" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>1-443-668-3960</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E527A1F" w14:textId="5BBD3A0C" w:rsidR="00EB0ABA" w:rsidRDefault="00EB0ABA">
+          <w:p w14:paraId="253E0524" w14:textId="241C7D63" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Cleared, leveled, Graveled lot with Shed.</w:t>
-[...102 lines deleted...]
-          <w:p w14:paraId="0B89703F" w14:textId="77777777" w:rsidR="003A2DAD" w:rsidRDefault="003A2DAD" w:rsidP="00C90ABA">
+              <w:t xml:space="preserve">35 ft with 32’tip out; 40 ft waterfront lot, trailer cover, dock. Features/Highlights: Beautiful Forty (40) foot waterfront lot Lake with 2 bench 6’x10’ dock with TREX planking Shaded, lovely Rose of Sharon (Hibiscus) bushes, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>forsythais</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, hollies </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1343AEB4" w14:textId="77777777" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Newly graveled lake front lot, pad for camper, </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="05215D49" w14:textId="77777777" w:rsidR="003A2DAD" w:rsidRDefault="003A2DAD" w:rsidP="00C90ABA">
+              <w:t xml:space="preserve">1982 Town &amp; Country </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>35 foot</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Park Model trailer, with full </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>tipour</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 32’ Electrically controlled IV antenna on high mast. Coleman Mach 3 power saver Air Conditioner installed 6/2018 Heavy Wooden steps front and rear </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A664C2C" w14:textId="0DB4CCCB" w:rsidR="00A708CB" w:rsidRDefault="00C90ABA" w:rsidP="0089392D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>2026 Dues paid in full</w:t>
-[...10 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">10x40 Carolina Carports cover, with green end panels </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C90ABA" w14:paraId="1184D867" w14:textId="77777777" w:rsidTr="00C27DBD">
+      <w:tr w:rsidR="000B114D" w14:paraId="1D529F8E" w14:textId="77777777" w:rsidTr="00F708D5">
         <w:trPr>
-          <w:trHeight w:val="433"/>
+          <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
-[...76 lines deleted...]
-              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="701986C6" w14:textId="36DFCA79" w:rsidR="000B114D" w:rsidRDefault="000B114D" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>14B/272</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E544694" w14:textId="72C777A3" w:rsidR="000B114D" w:rsidRDefault="000B114D" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...355 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>$15,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:tcW w:w="1663" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="22245DEE" w14:textId="211C8132" w:rsidR="000B114D" w:rsidRDefault="000B114D" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Farrell</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="683435D8" w14:textId="2E4A59A1" w:rsidR="000B114D" w:rsidRDefault="000B114D" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
@@ -9097,98 +8647,98 @@
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Selling with Lot 273. Large flat double lots (272 and 273) fully graveled and ready for camping. Shared electric and water post. Easy in and easy out. Electric and water per county code on outer posts. Only 150 feet from the bathhouse. Surveyed and marked with stakes. Camper not included.  </w:t>
             </w:r>
             <w:r w:rsidR="000B114D">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="36029D20" w14:textId="597CA225" w:rsidR="00A708CB" w:rsidRDefault="00A708CB" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104" w:right="431"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B114D" w14:paraId="0ABC6347" w14:textId="77777777" w:rsidTr="00C27DBD">
+      <w:tr w:rsidR="000B114D" w14:paraId="0ABC6347" w14:textId="77777777" w:rsidTr="00F708D5">
         <w:trPr>
           <w:trHeight w:val="537"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="39DA071E" w14:textId="6EF3D173" w:rsidR="000B114D" w:rsidRDefault="000B114D" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>14B/273</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7C4FD905" w14:textId="258AABE9" w:rsidR="000B114D" w:rsidRDefault="000B114D" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>$20,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:tcW w:w="1663" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1E458DD4" w14:textId="4C2C349C" w:rsidR="000B114D" w:rsidRDefault="000B114D" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Farrell</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6D5EBEFA" w14:textId="3F1BB084" w:rsidR="000B114D" w:rsidRDefault="000B114D" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
@@ -9253,100 +8803,242 @@
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> lot with electric, camper not included. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="66D1692A" w14:textId="2B634673" w:rsidR="000B114D" w:rsidRDefault="00A708CB" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104" w:right="431"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00023DFE" w14:paraId="547ECF8E" w14:textId="77777777" w:rsidTr="00C27DBD">
+      <w:tr w:rsidR="00F1763E" w14:paraId="142DB34C" w14:textId="77777777" w:rsidTr="00F708D5">
+        <w:trPr>
+          <w:trHeight w:val="537"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22BBD84F" w14:textId="232870CD" w:rsidR="00F1763E" w:rsidRDefault="00F1763E" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>14B/315</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B6611FD" w14:textId="4C1701AD" w:rsidR="00F1763E" w:rsidRDefault="00F1763E" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$30,000 OBO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1663" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35CCCEBC" w14:textId="41933946" w:rsidR="00F1763E" w:rsidRDefault="00F1763E" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Marsh/Buttner</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69411FAA" w14:textId="77777777" w:rsidR="00F1763E" w:rsidRDefault="00F1763E" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>434-531-9299 or</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D23C224" w14:textId="163D0EA0" w:rsidR="00F1763E" w:rsidRDefault="00F1763E" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>434-531-0975</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FDB8944" w14:textId="75C5425A" w:rsidR="00F1763E" w:rsidRDefault="00F1763E" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="431"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mini Split, Propane </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>fire place</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>, 70” TV, cameras</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00023DFE" w14:paraId="547ECF8E" w14:textId="77777777" w:rsidTr="00F708D5">
         <w:trPr>
           <w:trHeight w:val="431"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="347B0F51" w14:textId="5FF81E06" w:rsidR="00023DFE" w:rsidRDefault="00023DFE" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>15/8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="70075FB4" w14:textId="30BD9EA5" w:rsidR="00023DFE" w:rsidRDefault="00023DFE" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>$10,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:tcW w:w="1663" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="65EF6EF4" w14:textId="24DB8646" w:rsidR="00023DFE" w:rsidRDefault="00023DFE" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Mounger</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2D807C81" w14:textId="22B2B5CF" w:rsidR="00023DFE" w:rsidRDefault="00023DFE" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="106"/>
               <w:rPr>
@@ -9362,100 +9054,100 @@
               <w:t>757-342-9767</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="35352FFD" w14:textId="246BE578" w:rsidR="00023DFE" w:rsidRDefault="00023DFE" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Lot plus shed &amp; golf cart</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE2E98" w14:paraId="070A1735" w14:textId="77777777" w:rsidTr="00C27DBD">
+      <w:tr w:rsidR="00DE2E98" w14:paraId="070A1735" w14:textId="77777777" w:rsidTr="00F708D5">
         <w:trPr>
           <w:trHeight w:val="431"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="12F786D9" w14:textId="74FC531E" w:rsidR="00DE2E98" w:rsidRDefault="00DE2E98" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>15/45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3CFCFC0A" w14:textId="2D4C7A4C" w:rsidR="00DE2E98" w:rsidRDefault="00DE2E98" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>$10,500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:tcW w:w="1663" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="505DD0DE" w14:textId="47E83C66" w:rsidR="00DE2E98" w:rsidRDefault="00DE2E98" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Dabney</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3A22A832" w14:textId="71FC5AF8" w:rsidR="00DE2E98" w:rsidRDefault="00DE2E98" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="106"/>
               <w:rPr>
@@ -9480,98 +9172,98 @@
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Beautiful corner lot already paved with blue gravel (will blow off free!!)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5E9B4DF2" w14:textId="1348452A" w:rsidR="009312A8" w:rsidRDefault="009312A8" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C90ABA" w14:paraId="4C5A665E" w14:textId="77777777" w:rsidTr="00C27DBD">
+      <w:tr w:rsidR="00C90ABA" w14:paraId="4C5A665E" w14:textId="77777777" w:rsidTr="00F708D5">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="02186253" w14:textId="77777777" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>15/46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7C80ABDE" w14:textId="77777777" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>$27,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:tcW w:w="1663" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6F4E59CF" w14:textId="77777777" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Penuel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2BD85C34" w14:textId="77777777" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="106"/>
@@ -9903,100 +9595,100 @@
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Cart included in price.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="49E75FFE" w14:textId="77777777" w:rsidR="009312A8" w:rsidRDefault="009312A8" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C90ABA" w14:paraId="550448B4" w14:textId="77777777" w:rsidTr="00C27DBD">
+      <w:tr w:rsidR="00C90ABA" w14:paraId="550448B4" w14:textId="77777777" w:rsidTr="00F708D5">
         <w:trPr>
           <w:trHeight w:val="897"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="43160ED9" w14:textId="77777777" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="203" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>15/63</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4044677C" w14:textId="77777777" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="203" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>$31,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:tcW w:w="1663" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1B42D2EC" w14:textId="77777777" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="203" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Lansdown</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6DA25729" w14:textId="77777777" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
@@ -10189,242 +9881,390 @@
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>electricity/AC.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2014B22E" w14:textId="05FAA55D" w:rsidR="00A708CB" w:rsidRDefault="00A708CB" w:rsidP="0089637D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B114D" w14:paraId="10443ABE" w14:textId="77777777" w:rsidTr="00C27DBD">
+      <w:tr w:rsidR="00F1763E" w14:paraId="31F9F01D" w14:textId="77777777" w:rsidTr="00F708D5">
+        <w:trPr>
+          <w:trHeight w:val="897"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B3830DE" w14:textId="0D6093BE" w:rsidR="00F1763E" w:rsidRDefault="00F1763E" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="203" w:lineRule="exact"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>15/108</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65B796CD" w14:textId="03CD7C94" w:rsidR="00F1763E" w:rsidRDefault="00F1763E" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="203" w:lineRule="exact"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$7,500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1663" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F2134E0" w14:textId="268D1CA9" w:rsidR="00F1763E" w:rsidRDefault="00F1763E" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="203" w:lineRule="exact"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Witham</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47F65FA0" w14:textId="560481D7" w:rsidR="00F1763E" w:rsidRDefault="00F1763E" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="203" w:lineRule="exact"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>757-756-0603</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51BF4654" w14:textId="70C4F04A" w:rsidR="00F1763E" w:rsidRDefault="00F1763E" w:rsidP="0089637D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>40x70 Gravel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B114D" w14:paraId="10443ABE" w14:textId="77777777" w:rsidTr="00F708D5">
         <w:trPr>
           <w:trHeight w:val="824"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="667F8CA9" w14:textId="1BA0032C" w:rsidR="000B114D" w:rsidRDefault="000B114D" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="203" w:lineRule="exact"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>15/116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="46441E5D" w14:textId="06D6088E" w:rsidR="000B114D" w:rsidRDefault="000B114D" w:rsidP="00C90ABA">
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46441E5D" w14:textId="7B842A1C" w:rsidR="000B114D" w:rsidRDefault="000B114D" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="203" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>$33,000</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1573" w:type="dxa"/>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidR="00BC4024">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1663" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E4DB000" w14:textId="2C75CB79" w:rsidR="000B114D" w:rsidRDefault="000B114D" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="203" w:lineRule="exact"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Nicholson</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4565BE26" w14:textId="6F422F57" w:rsidR="000B114D" w:rsidRDefault="000B114D" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="203" w:lineRule="exact"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>804-495-5521</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B3318C6" w14:textId="77777777" w:rsidR="000B114D" w:rsidRDefault="000B114D" w:rsidP="00F224A9">
+          <w:p w14:paraId="0B3318C6" w14:textId="1AE8AFA5" w:rsidR="000B114D" w:rsidRDefault="000B114D" w:rsidP="00F224A9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Across from a Lake St Very Large Wooded Lot, Graveled. RV-2023 Camp-any-where pkg: </w:t>
-[...13 lines deleted...]
-              <w:t>-Golfcart, Solar Generators-Picnic Table, Firepit. Health Sale-might sell separate.</w:t>
+              <w:t>Across from a Lake</w:t>
+            </w:r>
+            <w:r w:rsidR="00BC4024">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Very Large Wooded Lot, Graveled. </w:t>
+            </w:r>
+            <w:r w:rsidR="00BC4024">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dues paid until Nov. Leave text!! </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6B3CA2F3" w14:textId="6E8C62D5" w:rsidR="009312A8" w:rsidRDefault="009312A8" w:rsidP="00F224A9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009312A8" w14:paraId="46743C4A" w14:textId="77777777" w:rsidTr="00C27DBD">
+      <w:tr w:rsidR="009312A8" w14:paraId="46743C4A" w14:textId="77777777" w:rsidTr="00F708D5">
         <w:trPr>
           <w:trHeight w:val="824"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="384F5495" w14:textId="090110BB" w:rsidR="009312A8" w:rsidRDefault="009312A8" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="203" w:lineRule="exact"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>15/259</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="566C9904" w14:textId="0EC8CAEA" w:rsidR="009312A8" w:rsidRDefault="009312A8" w:rsidP="00C90ABA">
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="566C9904" w14:textId="629393F9" w:rsidR="009312A8" w:rsidRDefault="009312A8" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="203" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>$70,000</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1573" w:type="dxa"/>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidR="00F1763E">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>65</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1663" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F3713D5" w14:textId="7B2A69A7" w:rsidR="009312A8" w:rsidRDefault="009312A8" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="203" w:lineRule="exact"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Siddique</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F00A301" w14:textId="08ED94B8" w:rsidR="009312A8" w:rsidRDefault="009312A8" w:rsidP="00C90ABA">
             <w:pPr>
@@ -10445,293 +10285,676 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="767A21EB" w14:textId="7D206F79" w:rsidR="009312A8" w:rsidRDefault="009312A8" w:rsidP="00F224A9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Trailer with a spacious extended deck, a cozy porch nook, two storage sheds, and a stunning waterfront view.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C90ABA" w14:paraId="1C1D77FD" w14:textId="77777777" w:rsidTr="00C27DBD">
+      <w:tr w:rsidR="00F708D5" w14:paraId="3050CE95" w14:textId="77777777" w:rsidTr="00F708D5">
+        <w:trPr>
+          <w:trHeight w:val="824"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17715850" w14:textId="5B27AE10" w:rsidR="00F708D5" w:rsidRDefault="00F708D5" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="203" w:lineRule="exact"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>16/63 &amp; 64</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7255A2B1" w14:textId="3AF45472" w:rsidR="00F708D5" w:rsidRDefault="00F708D5" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="203" w:lineRule="exact"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$20,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1663" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A4F51E4" w14:textId="64455104" w:rsidR="00F708D5" w:rsidRDefault="00F708D5" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="203" w:lineRule="exact"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Denne</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30057FC1" w14:textId="49C564C0" w:rsidR="00F708D5" w:rsidRDefault="00F708D5" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="203" w:lineRule="exact"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>410-627-5967</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E02E67A" w14:textId="4CB94CC6" w:rsidR="00F708D5" w:rsidRDefault="00F708D5" w:rsidP="00F224A9">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2 xl lots with a large shed</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E72F8" w14:paraId="7B6F4D5C" w14:textId="77777777" w:rsidTr="00F708D5">
+        <w:trPr>
+          <w:trHeight w:val="824"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14DE0F04" w14:textId="5E4D71D7" w:rsidR="001E72F8" w:rsidRDefault="001E72F8" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="203" w:lineRule="exact"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>17/12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25F2CFAA" w14:textId="3067C6D6" w:rsidR="001E72F8" w:rsidRDefault="001E72F8" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="203" w:lineRule="exact"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$3,500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1663" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F1583F9" w14:textId="582EAE8F" w:rsidR="001E72F8" w:rsidRDefault="001E72F8" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="203" w:lineRule="exact"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Baxter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2774D1C8" w14:textId="3A857190" w:rsidR="001E72F8" w:rsidRDefault="001E72F8" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="203" w:lineRule="exact"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>202-422-5531</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47A0B5E8" w14:textId="132CAE8E" w:rsidR="001E72F8" w:rsidRDefault="001E72F8" w:rsidP="00F224A9">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Cleared with shed</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E73C51" w14:paraId="2C3AE2B8" w14:textId="77777777" w:rsidTr="00F708D5">
+        <w:trPr>
+          <w:trHeight w:val="824"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="086F47E1" w14:textId="3CB8E445" w:rsidR="00E73C51" w:rsidRDefault="00E73C51" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="203" w:lineRule="exact"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>17/116</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B9E6149" w14:textId="42A533FE" w:rsidR="00E73C51" w:rsidRDefault="00E73C51" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="203" w:lineRule="exact"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$20,000 for camper and lot</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="302529DA" w14:textId="5518E0D6" w:rsidR="00E73C51" w:rsidRDefault="00E73C51" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="203" w:lineRule="exact"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$8,000 for lot only</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1663" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CC362FE" w14:textId="0D3E9C16" w:rsidR="00E73C51" w:rsidRDefault="00E73C51" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="203" w:lineRule="exact"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Heflin</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EB9791A" w14:textId="742C9927" w:rsidR="00E73C51" w:rsidRDefault="00E73C51" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="203" w:lineRule="exact"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>540-498-7134</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E3C1348" w14:textId="77777777" w:rsidR="00E73C51" w:rsidRDefault="00E73C51" w:rsidP="00F224A9">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2025 Coleman 17R camper, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Nice</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> lot, with a retaining wall, and new drainage pipes laid. In Cul de Sac. Close to the front. You can see the fireworks from this </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>lot, and</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> hear the many activities going on. I had started remodeling camper, but circumstances have changed</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C679137" w14:textId="45B2FA60" w:rsidR="00E73C51" w:rsidRDefault="00E73C51" w:rsidP="00F224A9">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C90ABA" w14:paraId="1C1D77FD" w14:textId="77777777" w:rsidTr="00F708D5">
         <w:trPr>
           <w:trHeight w:val="501"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
-[...9 lines deleted...]
-          </w:p>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
           <w:p w14:paraId="7B4E42AE" w14:textId="71319D03" w:rsidR="00C90ABA" w:rsidRDefault="00A708CB" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00C90ABA">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">7/ 154&amp;155 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3BDEF290" w14:textId="77777777" w:rsidR="00A708CB" w:rsidRDefault="00A708CB" w:rsidP="00C90ABA">
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0460FF1B" w14:textId="6721BAB0" w:rsidR="00C90ABA" w:rsidRDefault="00A708CB" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...8 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidR="004A4780">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
             <w:r w:rsidR="00C90ABA">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>,000</w:t>
             </w:r>
             <w:r w:rsidR="00D11E90">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> OBO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1573" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1827716C" w14:textId="386FE2D8" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:tcW w:w="1663" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1827716C" w14:textId="3AE51F6A" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Powell</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6932C424" w14:textId="31211163" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+          <w:p w14:paraId="6932C424" w14:textId="3FB0A5B4" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>H 202-561-6254</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3C370211" w14:textId="6AF66E3C" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>C 202-306-0418</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="736AA051" w14:textId="77777777" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+          <w:p w14:paraId="74C3CD31" w14:textId="65FDAFA7" w:rsidR="00A708CB" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">42’ Trailer 2 Bedroom, 2 bathrooms, 2023/24 new roofing and remodeled inside, screen-in porch, pull-out sofa </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74C3CD31" w14:textId="77777777" w:rsidR="00A708CB" w:rsidRDefault="00A708CB" w:rsidP="00C90ABA">
+          <w:p w14:paraId="25572B1B" w14:textId="130D9F0C" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="25572B1B" w14:textId="130D9F0C" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
-[...7 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005237F5" w14:paraId="533AD276" w14:textId="77777777" w:rsidTr="00C27DBD">
+      <w:tr w:rsidR="005237F5" w14:paraId="533AD276" w14:textId="77777777" w:rsidTr="00F708D5">
         <w:trPr>
           <w:trHeight w:val="431"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="14D63C94" w14:textId="6D35E0EA" w:rsidR="005237F5" w:rsidRDefault="005237F5" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>17/231</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="79DEBABA" w14:textId="2D5F898C" w:rsidR="005237F5" w:rsidRDefault="005237F5" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>$10,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:tcW w:w="1663" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="70AE5DEA" w14:textId="0E9C0645" w:rsidR="005237F5" w:rsidRDefault="005237F5" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Cooper</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6C55CD05" w14:textId="582FB38A" w:rsidR="005237F5" w:rsidRDefault="005237F5" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
@@ -10758,100 +10981,100 @@
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Very nice property with the trailer 18ft 2010 trailer in very good condition lot close to the front area</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="32A73220" w14:textId="0F738532" w:rsidR="009312A8" w:rsidRDefault="009312A8" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB68CF" w14:paraId="78DB5E29" w14:textId="77777777" w:rsidTr="00C27DBD">
+      <w:tr w:rsidR="00FB68CF" w14:paraId="78DB5E29" w14:textId="77777777" w:rsidTr="00F708D5">
         <w:trPr>
           <w:trHeight w:val="431"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7315435F" w14:textId="25685D5F" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>17/232</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="11C68F39" w14:textId="1D2E792B" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>$6,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:tcW w:w="1663" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="09712CFE" w14:textId="7ADBDF88" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Simanek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="55D7B0FD" w14:textId="147E7169" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
@@ -10878,904 +11101,904 @@
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Trailer For Sale/only $6,000.00-Jayco 34 ft year 2012 Contact Pete 240-447-2311</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4EADB3E6" w14:textId="683572A9" w:rsidR="009312A8" w:rsidRDefault="009312A8" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C90ABA" w14:paraId="4637B7BE" w14:textId="77777777" w:rsidTr="00C27DBD">
+      <w:tr w:rsidR="00C90ABA" w14:paraId="4637B7BE" w14:textId="77777777" w:rsidTr="00F708D5">
+        <w:trPr>
+          <w:trHeight w:val="87"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E097D2F" w14:textId="5F51B342" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>17/293</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D1455A2" w14:textId="79A95E98" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$15,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1663" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6025EE5C" w14:textId="0DC71FFD" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Midkiff</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A361657" w14:textId="57DBE24F" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>1-301-741-1376</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31F0946F" w14:textId="77777777" w:rsidR="009312A8" w:rsidRDefault="00C90ABA" w:rsidP="0089637D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dues, Water, Taxes up to date. Very close to comfort station 17B Level Lot gravel w/trees Old 28’ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Norris</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> trailer. Deck, Screen </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Porch</w:t>
+            </w:r>
+            <w:r w:rsidR="0089637D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Trailer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> cover &amp; shed  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7803D60D" w14:textId="699C72E4" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="0089637D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C90ABA" w14:paraId="14598E9A" w14:textId="77777777" w:rsidTr="00F708D5">
+        <w:trPr>
+          <w:trHeight w:val="621"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04F6A2A4" w14:textId="77777777" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>18/11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>&amp;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04CA16F1" w14:textId="77777777" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$26,500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1663" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57DED937" w14:textId="77777777" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Viveros</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B3FFFA1" w14:textId="77777777" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>240-544-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>8870</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="013E8581" w14:textId="77777777" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Both </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>lots</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> w/ RV.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Water is </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>pay</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in full till next year annually payment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>paid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>until</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>November</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2025.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Both</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>lots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>RV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04CC8A0E" w14:textId="77777777" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="187" w:lineRule="exact"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$26,500.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Both</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>lots</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>RV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$22,000.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Lot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>no</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>RV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$11,000.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56945A50" w14:textId="77777777" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="187" w:lineRule="exact"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C90ABA" w14:paraId="65102A01" w14:textId="77777777" w:rsidTr="00F708D5">
         <w:trPr>
           <w:trHeight w:val="431"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="0D1455A2" w14:textId="79A95E98" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78753FFB" w14:textId="215EE1FA" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>18/95</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45246809" w14:textId="600008FD" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>$15,000</w:t>
-[...20 lines deleted...]
-              <w:t>Midkiff</w:t>
+              <w:t>$39,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1663" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20B7F1D2" w14:textId="2FC11829" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Brown</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A361657" w14:textId="57DBE24F" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+          <w:p w14:paraId="15685C9D" w14:textId="77777777" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>1-301-741-1376</w:t>
-            </w:r>
+              <w:t>1-757-585-0764</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BC4C2E1" w14:textId="63910EE3" w:rsidR="009312A8" w:rsidRPr="009312A8" w:rsidRDefault="009312A8" w:rsidP="009312A8">
+            <w:pPr>
+              <w:jc w:val="right"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31F0946F" w14:textId="77777777" w:rsidR="009312A8" w:rsidRDefault="00C90ABA" w:rsidP="0089637D">
+          <w:p w14:paraId="513C70A5" w14:textId="77777777" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dues, Water, Taxes up to date. Very close to comfort station 17B Level Lot gravel w/trees Old 28’ </w:t>
-[...44 lines deleted...]
-          <w:p w14:paraId="7803D60D" w14:textId="699C72E4" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="0089637D">
+              <w:t xml:space="preserve">14’x34’ Remodel New Carpet, Counters new hot water heater new paint 4 bunk beds, 1 King Size Room, Large bathroom </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5675176A" w14:textId="56A0E30E" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C90ABA" w14:paraId="14598E9A" w14:textId="77777777" w:rsidTr="00C27DBD">
-[...620 lines deleted...]
-      <w:tr w:rsidR="000356AE" w14:paraId="2F03FCEC" w14:textId="77777777" w:rsidTr="00C27DBD">
+      <w:tr w:rsidR="000356AE" w14:paraId="2F03FCEC" w14:textId="77777777" w:rsidTr="00F708D5">
         <w:trPr>
           <w:trHeight w:val="1977"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7AD2AA6E" w14:textId="199DC9F7" w:rsidR="000356AE" w:rsidRDefault="000356AE" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>18/145</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7B93F2E4" w14:textId="4DD27141" w:rsidR="000356AE" w:rsidRDefault="000356AE" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">$17,000 Lot </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7EE135D8" w14:textId="5C68816C" w:rsidR="000356AE" w:rsidRDefault="000356AE" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>$52,000 Trailer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:tcW w:w="1663" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="20DB9149" w14:textId="42647E07" w:rsidR="000356AE" w:rsidRDefault="000356AE" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Hodges</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="22617410" w14:textId="356C30E1" w:rsidR="000356AE" w:rsidRDefault="000356AE" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
@@ -11849,99 +12072,98 @@
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">. Theater seating and outdoor kitchen and shower. Design for year-round use with a heated under belly and tank heaters, private king size bed with closets and washer &amp; dryer unit, premium up holster, upgraded flooring, electric auto leveling system, outdoor awning with led lighting, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>upstair</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> loft sleeps 5, Ambient accent lighting, real wood cabinets, safety back up and security camera   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00896585" w14:paraId="61EC8C1F" w14:textId="77777777" w:rsidTr="00C27DBD">
+      <w:tr w:rsidR="00896585" w14:paraId="61EC8C1F" w14:textId="77777777" w:rsidTr="00F708D5">
         <w:trPr>
           <w:trHeight w:val="582"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1642652B" w14:textId="0A612BA2" w:rsidR="00896585" w:rsidRDefault="00896585" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>18/323</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0C2FCDEF" w14:textId="4690B6CD" w:rsidR="00896585" w:rsidRDefault="00896585" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>$18,000 OBO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:tcW w:w="1663" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="20FC085B" w14:textId="1BF10759" w:rsidR="00896585" w:rsidRDefault="00896585" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Curnutt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7D4309DD" w14:textId="77777777" w:rsidR="00896585" w:rsidRDefault="00896585" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
@@ -12007,98 +12229,98 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">210 Rockwood Ultra Lite, </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Sold</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> with lot, Cabin and shed. Some Accessories included. All AS-IS. Call for scheduled showing or questions. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED57EF" w14:paraId="49AF8734" w14:textId="77777777" w:rsidTr="00C27DBD">
+      <w:tr w:rsidR="00ED57EF" w14:paraId="49AF8734" w14:textId="77777777" w:rsidTr="00F708D5">
         <w:trPr>
           <w:trHeight w:val="582"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1588933A" w14:textId="45CA4604" w:rsidR="00ED57EF" w:rsidRDefault="00ED57EF" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>18/303</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3384D24A" w14:textId="681284B6" w:rsidR="00ED57EF" w:rsidRDefault="00ED57EF" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>$50,500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:tcW w:w="1663" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="09843FE5" w14:textId="303BFC5B" w:rsidR="00ED57EF" w:rsidRDefault="00ED57EF" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Lewis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3193F3F5" w14:textId="3C068C00" w:rsidR="00ED57EF" w:rsidRDefault="00ED57EF" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
@@ -12211,294 +12433,335 @@
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00804A4E"/>
     <w:rsid w:val="00001950"/>
+    <w:rsid w:val="000177EC"/>
     <w:rsid w:val="00022145"/>
     <w:rsid w:val="00023DFE"/>
     <w:rsid w:val="00026857"/>
     <w:rsid w:val="000356AE"/>
     <w:rsid w:val="00062593"/>
     <w:rsid w:val="0006754A"/>
     <w:rsid w:val="000758E2"/>
     <w:rsid w:val="000A1845"/>
     <w:rsid w:val="000A797E"/>
     <w:rsid w:val="000B114D"/>
     <w:rsid w:val="000C267A"/>
     <w:rsid w:val="000E02CB"/>
     <w:rsid w:val="000E055D"/>
     <w:rsid w:val="000E14CC"/>
     <w:rsid w:val="000E44DC"/>
     <w:rsid w:val="000F1A28"/>
+    <w:rsid w:val="000F6E1D"/>
     <w:rsid w:val="0012155B"/>
     <w:rsid w:val="00130D70"/>
     <w:rsid w:val="00132524"/>
+    <w:rsid w:val="00147272"/>
     <w:rsid w:val="001475C8"/>
+    <w:rsid w:val="00147C23"/>
     <w:rsid w:val="001663D4"/>
     <w:rsid w:val="0018577F"/>
+    <w:rsid w:val="0019527F"/>
     <w:rsid w:val="001D1A2D"/>
     <w:rsid w:val="001D1D0E"/>
     <w:rsid w:val="001D4412"/>
     <w:rsid w:val="001D51DA"/>
     <w:rsid w:val="001E2A13"/>
     <w:rsid w:val="001E36A4"/>
+    <w:rsid w:val="001E72F8"/>
     <w:rsid w:val="002136B6"/>
     <w:rsid w:val="00221786"/>
     <w:rsid w:val="00241E16"/>
     <w:rsid w:val="00261950"/>
     <w:rsid w:val="00262D00"/>
     <w:rsid w:val="00272F5E"/>
     <w:rsid w:val="002736FC"/>
     <w:rsid w:val="002756AD"/>
     <w:rsid w:val="00285884"/>
     <w:rsid w:val="002A5967"/>
     <w:rsid w:val="002C10C4"/>
+    <w:rsid w:val="002D0338"/>
+    <w:rsid w:val="002D0ADC"/>
     <w:rsid w:val="002D62FD"/>
     <w:rsid w:val="002D7C0D"/>
     <w:rsid w:val="002E0EF6"/>
+    <w:rsid w:val="002E1AFE"/>
     <w:rsid w:val="002E3868"/>
     <w:rsid w:val="00314459"/>
     <w:rsid w:val="00314D59"/>
     <w:rsid w:val="00314EAB"/>
+    <w:rsid w:val="00320EB2"/>
     <w:rsid w:val="00343479"/>
     <w:rsid w:val="00357DE0"/>
     <w:rsid w:val="00365C6D"/>
     <w:rsid w:val="00377CD0"/>
     <w:rsid w:val="003860FC"/>
     <w:rsid w:val="003A2DAD"/>
     <w:rsid w:val="003A3F52"/>
     <w:rsid w:val="003A72F2"/>
     <w:rsid w:val="003B29FB"/>
     <w:rsid w:val="003D3FE6"/>
+    <w:rsid w:val="003F16AA"/>
+    <w:rsid w:val="00416310"/>
     <w:rsid w:val="00417D66"/>
+    <w:rsid w:val="00436269"/>
     <w:rsid w:val="00443F9C"/>
     <w:rsid w:val="00450872"/>
     <w:rsid w:val="004728D3"/>
     <w:rsid w:val="0049407A"/>
     <w:rsid w:val="00496D66"/>
     <w:rsid w:val="004A3027"/>
     <w:rsid w:val="004A4780"/>
+    <w:rsid w:val="004D630C"/>
     <w:rsid w:val="00504054"/>
+    <w:rsid w:val="005052F6"/>
     <w:rsid w:val="00505D6A"/>
     <w:rsid w:val="005237F5"/>
     <w:rsid w:val="005246F2"/>
     <w:rsid w:val="00526D58"/>
     <w:rsid w:val="00533D5F"/>
     <w:rsid w:val="0054454E"/>
     <w:rsid w:val="00560DE6"/>
     <w:rsid w:val="00586193"/>
     <w:rsid w:val="00597A27"/>
     <w:rsid w:val="005C66E2"/>
     <w:rsid w:val="00605401"/>
     <w:rsid w:val="00605D3D"/>
     <w:rsid w:val="00611748"/>
+    <w:rsid w:val="00611A10"/>
     <w:rsid w:val="006266FA"/>
     <w:rsid w:val="00630A10"/>
     <w:rsid w:val="006534AC"/>
     <w:rsid w:val="006666B7"/>
     <w:rsid w:val="00684686"/>
     <w:rsid w:val="00686C36"/>
     <w:rsid w:val="00691972"/>
     <w:rsid w:val="00692A8E"/>
     <w:rsid w:val="006A11A4"/>
     <w:rsid w:val="006C5FD8"/>
     <w:rsid w:val="006C7DDD"/>
     <w:rsid w:val="006D4881"/>
     <w:rsid w:val="006E1954"/>
     <w:rsid w:val="006F61B5"/>
     <w:rsid w:val="007047E8"/>
     <w:rsid w:val="007207EE"/>
     <w:rsid w:val="00733023"/>
     <w:rsid w:val="00734DF9"/>
     <w:rsid w:val="00735B3E"/>
     <w:rsid w:val="0075282A"/>
     <w:rsid w:val="007924B9"/>
     <w:rsid w:val="00796C1F"/>
     <w:rsid w:val="007A21B7"/>
     <w:rsid w:val="007A332F"/>
     <w:rsid w:val="007C0A96"/>
     <w:rsid w:val="007D012F"/>
+    <w:rsid w:val="007D5444"/>
     <w:rsid w:val="007E4608"/>
     <w:rsid w:val="007F215B"/>
     <w:rsid w:val="007F3CF5"/>
+    <w:rsid w:val="007F606D"/>
     <w:rsid w:val="00800A14"/>
     <w:rsid w:val="00800B9D"/>
     <w:rsid w:val="00804A4E"/>
     <w:rsid w:val="0083101B"/>
     <w:rsid w:val="00840944"/>
     <w:rsid w:val="008429D5"/>
     <w:rsid w:val="008465A7"/>
     <w:rsid w:val="00855F70"/>
     <w:rsid w:val="008571E5"/>
     <w:rsid w:val="0087347A"/>
+    <w:rsid w:val="0088566B"/>
+    <w:rsid w:val="0089392D"/>
     <w:rsid w:val="0089637D"/>
     <w:rsid w:val="00896585"/>
     <w:rsid w:val="008C248C"/>
     <w:rsid w:val="008E1376"/>
     <w:rsid w:val="008E406C"/>
+    <w:rsid w:val="008F594A"/>
     <w:rsid w:val="009109C7"/>
     <w:rsid w:val="009262E4"/>
     <w:rsid w:val="009277E1"/>
     <w:rsid w:val="009312A8"/>
+    <w:rsid w:val="00933048"/>
     <w:rsid w:val="009345F2"/>
     <w:rsid w:val="00934713"/>
     <w:rsid w:val="009467EF"/>
     <w:rsid w:val="00966E57"/>
     <w:rsid w:val="0097516B"/>
     <w:rsid w:val="00990181"/>
     <w:rsid w:val="009919F1"/>
     <w:rsid w:val="00992A28"/>
+    <w:rsid w:val="009A1C9F"/>
     <w:rsid w:val="009A1D7C"/>
     <w:rsid w:val="009A2D8B"/>
+    <w:rsid w:val="009A38D9"/>
     <w:rsid w:val="009A6ACA"/>
     <w:rsid w:val="009C600E"/>
     <w:rsid w:val="009C7F45"/>
     <w:rsid w:val="00A00BDF"/>
     <w:rsid w:val="00A2200A"/>
     <w:rsid w:val="00A276E4"/>
     <w:rsid w:val="00A32F50"/>
     <w:rsid w:val="00A56282"/>
     <w:rsid w:val="00A708CB"/>
     <w:rsid w:val="00AB479E"/>
     <w:rsid w:val="00AC0166"/>
     <w:rsid w:val="00AC4CCF"/>
     <w:rsid w:val="00AD4380"/>
     <w:rsid w:val="00AE066A"/>
     <w:rsid w:val="00AE69DD"/>
     <w:rsid w:val="00AF725F"/>
+    <w:rsid w:val="00B053D1"/>
     <w:rsid w:val="00B26ECD"/>
     <w:rsid w:val="00B34B2A"/>
     <w:rsid w:val="00B75D81"/>
     <w:rsid w:val="00B87CF7"/>
+    <w:rsid w:val="00B91938"/>
     <w:rsid w:val="00B92E8A"/>
     <w:rsid w:val="00B9566A"/>
     <w:rsid w:val="00B96018"/>
     <w:rsid w:val="00BA37AA"/>
     <w:rsid w:val="00BB1ACC"/>
+    <w:rsid w:val="00BC4024"/>
     <w:rsid w:val="00BC6951"/>
     <w:rsid w:val="00BD63AF"/>
+    <w:rsid w:val="00BE408C"/>
     <w:rsid w:val="00BE5D40"/>
     <w:rsid w:val="00BF05BD"/>
     <w:rsid w:val="00C057CC"/>
     <w:rsid w:val="00C073ED"/>
     <w:rsid w:val="00C078E8"/>
     <w:rsid w:val="00C237BD"/>
     <w:rsid w:val="00C241A6"/>
     <w:rsid w:val="00C27DBD"/>
     <w:rsid w:val="00C421C5"/>
     <w:rsid w:val="00C559BD"/>
     <w:rsid w:val="00C80B9F"/>
     <w:rsid w:val="00C90ABA"/>
+    <w:rsid w:val="00C9746B"/>
     <w:rsid w:val="00CA12D0"/>
+    <w:rsid w:val="00CA4F28"/>
     <w:rsid w:val="00CC3D4C"/>
+    <w:rsid w:val="00CC62A3"/>
     <w:rsid w:val="00CD162D"/>
     <w:rsid w:val="00CD506E"/>
     <w:rsid w:val="00CD55B2"/>
     <w:rsid w:val="00CE4A38"/>
     <w:rsid w:val="00CE4B3E"/>
+    <w:rsid w:val="00CF5652"/>
     <w:rsid w:val="00CF696A"/>
+    <w:rsid w:val="00D06CAA"/>
     <w:rsid w:val="00D06EF0"/>
     <w:rsid w:val="00D10371"/>
     <w:rsid w:val="00D105F4"/>
     <w:rsid w:val="00D11E90"/>
     <w:rsid w:val="00D17CB1"/>
     <w:rsid w:val="00D24740"/>
     <w:rsid w:val="00D32806"/>
     <w:rsid w:val="00D41652"/>
     <w:rsid w:val="00D41DEB"/>
     <w:rsid w:val="00D4794C"/>
     <w:rsid w:val="00D47B76"/>
     <w:rsid w:val="00D5236E"/>
     <w:rsid w:val="00D54235"/>
     <w:rsid w:val="00D66AE3"/>
     <w:rsid w:val="00D67DAD"/>
     <w:rsid w:val="00D7139E"/>
     <w:rsid w:val="00DB147B"/>
+    <w:rsid w:val="00DD5743"/>
     <w:rsid w:val="00DD6BD6"/>
     <w:rsid w:val="00DE0A7F"/>
     <w:rsid w:val="00DE2E98"/>
     <w:rsid w:val="00DE6D21"/>
     <w:rsid w:val="00DE774C"/>
     <w:rsid w:val="00DF4A73"/>
     <w:rsid w:val="00E105FC"/>
     <w:rsid w:val="00E109FA"/>
+    <w:rsid w:val="00E115C1"/>
     <w:rsid w:val="00E11B52"/>
     <w:rsid w:val="00E14076"/>
     <w:rsid w:val="00E32B84"/>
     <w:rsid w:val="00E33C09"/>
+    <w:rsid w:val="00E46532"/>
     <w:rsid w:val="00E46D34"/>
     <w:rsid w:val="00E523D7"/>
     <w:rsid w:val="00E56769"/>
     <w:rsid w:val="00E713D6"/>
     <w:rsid w:val="00E72525"/>
+    <w:rsid w:val="00E73C51"/>
     <w:rsid w:val="00E836C8"/>
     <w:rsid w:val="00EA1483"/>
     <w:rsid w:val="00EA6901"/>
     <w:rsid w:val="00EB0ABA"/>
     <w:rsid w:val="00ED0B4F"/>
     <w:rsid w:val="00ED1701"/>
     <w:rsid w:val="00ED57EF"/>
     <w:rsid w:val="00ED72DA"/>
     <w:rsid w:val="00EE08D3"/>
     <w:rsid w:val="00EE6A01"/>
     <w:rsid w:val="00EF12FB"/>
     <w:rsid w:val="00F01831"/>
     <w:rsid w:val="00F1013D"/>
     <w:rsid w:val="00F170B0"/>
     <w:rsid w:val="00F174A5"/>
+    <w:rsid w:val="00F1763E"/>
     <w:rsid w:val="00F20E70"/>
     <w:rsid w:val="00F224A9"/>
     <w:rsid w:val="00F265EA"/>
     <w:rsid w:val="00F3560D"/>
+    <w:rsid w:val="00F43787"/>
     <w:rsid w:val="00F46CBE"/>
+    <w:rsid w:val="00F708D5"/>
     <w:rsid w:val="00F76A3F"/>
     <w:rsid w:val="00F8294C"/>
     <w:rsid w:val="00F87A5C"/>
     <w:rsid w:val="00FA60D5"/>
     <w:rsid w:val="00FB68CF"/>
     <w:rsid w:val="00FB7502"/>
     <w:rsid w:val="00FC208E"/>
+    <w:rsid w:val="00FC4565"/>
     <w:rsid w:val="00FD06FA"/>
     <w:rsid w:val="00FD6875"/>
     <w:rsid w:val="00FE45FE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -13287,75 +13550,75 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>2136</Words>
-  <Characters>12178</Characters>
+  <Words>2254</Words>
+  <Characters>12849</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>101</Lines>
-  <Paragraphs>28</Paragraphs>
+  <Lines>107</Lines>
+  <Paragraphs>30</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14286</CharactersWithSpaces>
+  <CharactersWithSpaces>15073</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Sarah</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2025-09-17T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word for Microsoft 365</vt:lpwstr>